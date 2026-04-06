--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -187,1999 +187,1999 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+                <w:t xml:space="preserve">Sriram Katipamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Léger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 147 (43), pp.39391-39400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270450v1</w:t>
+                <w:t xml:space="preserve">hal-05318786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Reglier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538168v1</w:t>
+                <w:t xml:space="preserve">hal-05245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318786v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+                <w:t xml:space="preserve">Lars Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charikleia Tzatza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santina Hoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Limberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-025-02125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245155v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santina Hoof</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-025-02125-w⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272621v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099833v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021977v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Reglier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihály Purgel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Réglier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797853v1</w:t>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repurposing myoglobin into a carbene transferase for a [2,3]-sigmatropic Sommelet-Hauser rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Lison Degeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sauty de Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.112688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing myoglobin into a carbene transferase for a [2,3]-sigmatropic Sommelet-Hauser rearrangement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112688⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668325v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Mihály Purgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416, pp.126465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595887v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231361v1</w:t>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.e202300933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
               </w:r>
@@ -2204,64 +2204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
@@ -2303,90 +2303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2450,90 +2450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gege Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donglin Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
@@ -2584,90 +2584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Piersanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
@@ -2699,291 +2699,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayo Kodama</w:t>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918339v1</w:t>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayo Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Réglier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Anna Maria Díaz-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Orio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (51), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2012, </w:t>
@@ -3129,77 +3129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Drosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Decroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (20), pp.8022-8035. </w:t>
@@ -3237,103 +3237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
@@ -3384,90 +3384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
@@ -3499,274 +3499,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
+                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ricoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984513v1</w:t>
+                <w:t xml:space="preserve">hal-03457927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
+                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.443-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457927v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
               </w:r>
@@ -3778,87 +3778,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098285v1</w:t>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Kerdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,5036 +3997,5060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Tachon</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299031v1</w:t>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Mansuelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13766-13776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157289v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hautier</w:t>
+                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Julia Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 195, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Fournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (41), pp.14747-14751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303326v1</w:t>
+                <w:t xml:space="preserve">hal-02299031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106686v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-T. Mansour</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. David</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kochem</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (29), pp.9665-9676. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089370v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">J. A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">A.-T. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">A. Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (29), pp.9665-9676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+                <w:t xml:space="preserve">hal-02089370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Monza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Terra Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciela Scarpellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Monza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.607-614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesea Cuzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenglai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (40), pp.15994 - 16000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, Characterization, and Reactivity of a Nonheme Oxoiron(IV) Complex Derived from the Chiral Pentadentate Ligand asN4Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Róbert Csonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (20), pp.10090 - 10093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a general method for activity estimation of cyanide evolving oxidoreductases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raunel Tinoco-Valencia</w:t>
+                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Valderrama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihai Surducan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.021⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.2075 - 2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461823v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a general method for activity estimation of cyanide evolving oxidoreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Gasteazoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raunel Tinoco-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471, pp.44 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475440v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Braun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475561v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madleen Sallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oldenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01475419v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp.1247 - 1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper catalyzed oxidation of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabina Góger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József S Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.poly.2014.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela M Cusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Degradation of Amino Acids and Aminophosphonic Acids by 2,2′-Bipyridine Complexes of Copper(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">József Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabina Góger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (17), pp.2829-2838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201400133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (10), pp.5824 - 5830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Lazarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sazanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired amino acid oxidation by a non-heme iron catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabina Góger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Baráth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123, pp.46-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 391, pp.189-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Kaizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.939-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (42), pp.11743-11746. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Copper(I) Intermediate in the Conversion of 1-Aminocyclopropane Carboxylic Acid (ACC) into Ethylene by Cu(II)−ACC Complexes and Hydrogen Peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunehiro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.4627-4638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Cu(II)-ACC Complexes and Conversion of the Bound ACC into Ethylene in the Presence of Hydrogen Peroxide. Detection of a Brown Intermediate at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.43424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/43424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACC-Oxidase like activity of a copper (ii)–ACC complex in the presence of hydrogen peroxide. Detection of a reaction intermediate at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gaudin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b515374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9036,402 +9060,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Analogue Molecules as Mechanistic Tools and Inhibitors for Tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.45-80, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811269493_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Mononuclear Copper Monooxygenase Active Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series on Chemistry, Energy and the Environment: Volume 5 Bioinspired Chemistry; From Enzymes to Synthetic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-263, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274440_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 20. 1-Aminocyclopropane-1-Carboxylic Acid Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-oxoglutarate-dependent oxygenases RSC Metallobiology Series, 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-437, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621959-00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9499,51 +9523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E4E3A27"/>
+    <w:nsid w:val="4D8A71CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9730,51 +9754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>