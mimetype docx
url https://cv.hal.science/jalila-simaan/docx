--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -153,6535 +153,6535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
+                <w:t xml:space="preserve">A Three‐Dimensional Structural Model for Predicting Magnetic Exchange and Hydrogen Positions in Bis‐μ‐Hydroxido Cu(II) Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Katipamula</w:t>
+                <w:t xml:space="preserve">Khalil Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Marchand</w:t>
+                <w:t xml:space="preserve">Rafaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (43), pp.39391-39400. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202500589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318786v1</w:t>
+                <w:t xml:space="preserve">hal-05611006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
+                <w:t xml:space="preserve">Impact of N- Terminal Histidine Methylation on Histidine-Brace Copper(II) Peptide Models of LPMOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Recupido</w:t>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+                <w:t xml:space="preserve">Subhankar Sutradhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245155v1</w:t>
+                <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
+                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quim Peña</w:t>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+                <w:t xml:space="preserve">Sriram Katipamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (43), pp.39391-39400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099833v1</w:t>
+                <w:t xml:space="preserve">hal-05318786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
+                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Müller</w:t>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charikleia Tzatza</w:t>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santina Hoof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Limberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-025-02125-w⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272621v1</w:t>
+                <w:t xml:space="preserve">hal-05245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Lars Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+                <w:t xml:space="preserve">Charikleia Tzatza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Santina Hoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Limberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-025-02125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021977v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270450v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Reglier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538168v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Chaussy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marius Reglier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing myoglobin into a carbene transferase for a [2,3]-sigmatropic Sommelet-Hauser rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pujol</w:t>
+                <w:t xml:space="preserve">Lison Degeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Degeilh</w:t>
+                <w:t xml:space="preserve">Thibault Sauty de Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sauty de Chalon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 260, pp.112688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Munzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Pujol</w:t>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Joseph</w:t>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595887v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihály Purgel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797853v1</w:t>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Purgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416, pp.126465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231361v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangfang Yang</w:t>
+                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.e202300933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04105029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Bayón</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881444v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayo Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Díaz-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+                <w:t xml:space="preserve">hal-03918339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03918339v1</w:t>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704221v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157314v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.8022-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ricoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457927v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984513v1</w:t>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ricoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098285v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467531v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Kerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Tachon</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (15), pp.3298-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303326v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quim Peña</w:t>
+                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lorenzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13766-13776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106686v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299031v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 195, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157289v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (41), pp.14747-14751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Isaac</w:t>
+                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-T. Mansour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089370v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Robert</w:t>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Monza</w:t>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01639590v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">A. Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Martinho</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (29), pp.9665-9676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627933v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">James Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+                <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440965v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna De falco</w:t>
+                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089386v1</w:t>
+                <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01475484v1</w:t>
+                <w:t xml:space="preserve">hal-01440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
+                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475476v1</w:t>
+                <w:t xml:space="preserve">hal-02089386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, Characterization, and Reactivity of a Nonheme Oxoiron(IV) Complex Derived from the Chiral Pentadentate Ligand asN4Py</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Róbert Csonka</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Olesea Cuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475455v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+                <w:t xml:space="preserve">Shenglai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Avenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (40), pp.15994 - 16000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258299v1</w:t>
+                <w:t xml:space="preserve">hal-01475476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Formation, Characterization, and Reactivity of a Nonheme Oxoiron(IV) Complex Derived from the Chiral Pentadentate Ligand asN4Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert Csonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10090 - 10093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475440v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schicke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
@@ -6695,100 +6695,100 @@
                 <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a general method for activity estimation of cyanide evolving oxidoreductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gasteazoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raunel Tinoco-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6842,2215 +6842,2483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Speier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Schneider</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mihai Surducan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.2075 - 2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475419v1</w:t>
+                <w:t xml:space="preserve">hal-01475440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madleen Sallmann</w:t>
+                <w:t xml:space="preserve">Y Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Oldenburg</w:t>
+                <w:t xml:space="preserve">Frédéric Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Braun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475561v1</w:t>
+                <w:t xml:space="preserve">hal-01258299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madleen Sallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oldenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475415v1</w:t>
+                <w:t xml:space="preserve">hal-01475561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed oxidation of amino acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabor Speier</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.37-44. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201500602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091411v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.1247 - 1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268150v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Degradation of Amino Acids and Aminophosphonic Acids by 2,2′-Bipyridine Complexes of Copper(II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper catalyzed oxidation of amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">József S Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">József Pap</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dóra Bogáth</w:t>
+                <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201400133⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02093862v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M Cusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653052v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative Degradation of Amino Acids and Aminophosphonic Acids by 2,2′-Bipyridine Complexes of Copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">József Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Delor</w:t>
+                <w:t xml:space="preserve">Antoine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (17), pp.2829-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201400133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091417v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired amino acid oxidation by a non-heme iron catalyst</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sazanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabor Speier</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091420v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (10), pp.5824 - 5830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091433v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fadel</w:t>
+                <w:t xml:space="preserve">Bio-inspired amino acid oxidation by a non-heme iron catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozsef Kaizer</w:t>
+                <w:t xml:space="preserve">Gábor Baráth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091431v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201101282⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02096695v1</w:t>
+                <w:t xml:space="preserve">hal-02091433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lydie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Kaizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.939-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658950v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Copper(I) Intermediate in the Conversion of 1-Aminocyclopropane Carboxylic Acid (ACC) into Ethylene by Cu(II)−ACC Complexes and Hydrogen Peroxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tsunehiro Tanaka</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+                <w:t xml:space="preserve">Pierre Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (42), pp.11743-11746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948939v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-ACC Complexes and Conversion of the Bound ACC into Ethylene in the Presence of Hydrogen Peroxide. Detection of a Brown Intermediate at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/43424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299044v1</w:t>
+                <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of a Copper(I) Intermediate in the Conversion of 1-Aminocyclopropane Carboxylic Acid (ACC) into Ethylene by Cu(II)−ACC Complexes and Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunehiro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.4627-4638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Cu(II)-ACC Complexes and Conversion of the Bound ACC into Ethylene in the Presence of Hydrogen Peroxide. Detection of a Brown Intermediate at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.43424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/43424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACC-Oxidase like activity of a copper (ii)–ACC complex in the presence of hydrogen peroxide. Detection of a reaction intermediate at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b515374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9060,402 +9328,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Analogue Molecules as Mechanistic Tools and Inhibitors for Tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.45-80, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811269493_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Mononuclear Copper Monooxygenase Active Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series on Chemistry, Energy and the Environment: Volume 5 Bioinspired Chemistry; From Enzymes to Synthetic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-263, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274440_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 20. 1-Aminocyclopropane-1-Carboxylic Acid Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-oxoglutarate-dependent oxygenases RSC Metallobiology Series, 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-437, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621959-00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9523,51 +9791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D8A71CD"/>
+    <w:nsid w:val="2AAB3DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9754,51 +10022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaello Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>