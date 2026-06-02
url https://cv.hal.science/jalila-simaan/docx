--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -455,6898 +455,6898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
+                <w:t xml:space="preserve">Copper‑oxygen adducts as reactive species for CH bond activation and oxygen reduction/evolution reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+                <w:t xml:space="preserve">Aswin Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Katipamula</w:t>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Marchand</w:t>
+                <w:t xml:space="preserve">Sunita Birara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Mathis Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.218032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318786v1</w:t>
+                <w:t xml:space="preserve">hal-05626977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Recupido</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245155v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Müller</w:t>
+                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charikleia Tzatza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Limberg</w:t>
+                <w:t xml:space="preserve">Marius Reglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272621v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Sriram Katipamula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (43), pp.39391-39400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099833v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021977v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Experimental and Computational Tools to Unravel Copper‐Based Metallodrug Interactions With Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Zapirain-Gysling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxing Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/bca/5551967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tris(pyrazolyl)-based model for the aminocyclopropane carboxylic acid oxidase and its behavior towards oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourmond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Charikleia Tzatza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santina Hoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Léger</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Limberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-025-02125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270450v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosinase, a Timeless Enzyme: Transition-State Analogues as Probes of Structure-Function Relationships and Inhibition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belle</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Soler‐lopez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganics and Biocatalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538168v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing myoglobin into a carbene transferase for a [2,3]-sigmatropic Sommelet-Hauser rearrangement</w:t>
+                <w:t xml:space="preserve">Photo‐induced electron transfer in ruthenium‐polypyridyl‐modified laccases: probing pathways from the surface to the metal centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pujol</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Degeilh</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sauty de Chalon</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Réglier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260, pp.112688. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668325v1</w:t>
+                <w:t xml:space="preserve">hal-05021977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglin Diao</w:t>
+                <w:t xml:space="preserve">Mihály Purgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baidiuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavi Ribas</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416, pp.126465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564103v1</w:t>
+                <w:t xml:space="preserve">hal-04797853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repurposing myoglobin into a carbene transferase for a [2,3]-sigmatropic Sommelet-Hauser rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Degeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Thibault Sauty de Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.112688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Reactivity Switch at O2–Activating Bioinspired Copper(I) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baidiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Munzone</w:t>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pujol</w:t>
+                <w:t xml:space="preserve">Iago de Assis Modenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Xavi Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595887v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the mechanism of the enamine-mediated dioxygen activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihály Purgel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 416, pp.126465. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797853v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Experimental and Theoretical Investigation of Copper Active Site Properties of a Lytic Polysaccharide Monooxygenase from Serratia marcescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
+                <w:t xml:space="preserve">Chris Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (23), pp.e202300933. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.11063-11078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231361v1</w:t>
+                <w:t xml:space="preserve">hal-04595887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colomban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.e202300933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047768v1</w:t>
+                <w:t xml:space="preserve">hal-04231361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangfang Yang</w:t>
+                <w:t xml:space="preserve">Bioinspired complexes confined in well-defined capsules: getting closer to metalloenzyme functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06990c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04105029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795563v1</w:t>
+                <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayo Kodama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918339v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic generation of a non-heme Fe(III)-hydroperoxo species with O_2 in water for oxygen atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03129A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayo Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Piersanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeaucourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Anna Maria Díaz-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652618v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D and 3D Maximum-Quantum NMR and diffusion spectroscopy for the characterization of enzymatic reaction mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Elena Piersanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (11), pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2AN00200K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789423v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A caged tris(2-pyridylmethyl)amine ligand equipped with a C triazole –H hydrogen bonding cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gege Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglin Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pau Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (28), pp.10702-10706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt00607c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881444v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
+                <w:t xml:space="preserve">Cell-penetrating peptide-conjugated copper complexes for redox-mediated anticancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Drosou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.1060827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704221v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding the Ambiguous Electron Paramagnetic Resonance Signals in the Lytic Polysaccharide Monooxygenase from Photorhabdus luminescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Rogelio Gómez-Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Drosou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.8022-8035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157314v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper(II) N,N,O-chelating complexes as potential anticancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190584v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Light-Induced Electron Transfer towards O2 in a Hybrid Photoredox-Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+                <w:t xml:space="preserve">Rajaa Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Tam Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ricoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457927v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Diels-alderases artificielles au service de la chimie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ricoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984513v1</w:t>
+                <w:t xml:space="preserve">hal-03457927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098285v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial enzymes for Diels‐Alder reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467531v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Kerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Tachon</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (15), pp.3298-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303326v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hautier</w:t>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (41), pp.14747-14751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quim Peña</w:t>
+                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Lorenzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106686v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuII ‐Containing 1‐Aminocyclopropane Carboxylic Acid Oxidase Is an Efficient Stereospecific Diels–Alderase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+                <w:t xml:space="preserve">The Hunt for the Closed Conformation of the Fruit‐Ripening Enzyme 1‐Aminocyclopropane‐1‐carboxylic Oxidase: A Combined Electron Paramagnetic Resonance and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sybille Tachon</w:t>
+                <w:t xml:space="preserve">Nicholas J Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201909407⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13766-13776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299031v1</w:t>
+                <w:t xml:space="preserve">hal-02303326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of 1-Aminocyclopropane Carboxylic Acid (ACC) Oxidase: Cysteine Mutational Analysis, Characterization, and Bioconjugation with a Nitroxide Spin Label</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Etienne</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12033-019-00191-5⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157289v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Studying the reactivity of “old” Cu(II) complexes for “novel” anticancer purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quim Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Riviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Julia Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Rodríguez-Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 195, pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089367v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Monza</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tarrago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna De falco</w:t>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929686v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (9), pp.831-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Isaac</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-T. Mansour</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089370v1</w:t>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
+                <w:t xml:space="preserve">Tetranuclear and dinuclear phenoxido bridged copper complexes based on unsymmetrical thiosemicarbazone ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Isaac</w:t>
+                <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+                <w:t xml:space="preserve">A. Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (29), pp.9665-9676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02452A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01639590v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marlène Martinho</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627933v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Characterization of Cu(II)-reconstituted ACC Oxidase using experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 623-624, pp.31 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440965v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna De falco</w:t>
+                <w:t xml:space="preserve">Copper Complexes as Bioinspired Models for Lytic Polysaccharide Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Terra Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciela Scarpellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.1023 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089386v1</w:t>
+                <w:t xml:space="preserve">hal-01440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Probing the Surface of a Laccase for Clues towards the Design of Chemo-Enzymatic Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna De falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201700030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01475484v1</w:t>
+                <w:t xml:space="preserve">hal-02089386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
+                <w:t xml:space="preserve">Olesea Cuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (40), pp.15994 - 16000. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475476v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, Characterization, and Reactivity of a Nonheme Oxoiron(IV) Complex Derived from the Chiral Pentadentate Ligand asN4Py</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
+                <w:t xml:space="preserve">Changing the chemical and physical properties of high valent heterobimetallic bis-(μ-oxido) Cu–Ni complexes by ligand effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Róbert Csonka</w:t>
+                <w:t xml:space="preserve">Shenglai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Speier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Uwe Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (20), pp.10090 - 10093. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (40), pp.15994 - 16000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475455v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
+                <w:t xml:space="preserve">Formation, Characterization, and Reactivity of a Nonheme Oxoiron(IV) Complex Derived from the Chiral Pentadentate Ligand asN4Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schicke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carissan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Róbert Csonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Gábor Speier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10090 - 10093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475430v1</w:t>
+                <w:t xml:space="preserve">hal-01475455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a general method for activity estimation of cyanide evolving oxidoreductases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Gasteazoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a general method for activity estimation of cyanide evolving oxidoreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Surducan</w:t>
+                <w:t xml:space="preserve">Francisco Gasteazoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raunel Tinoco-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471, pp.44 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475440v1</w:t>
+                <w:t xml:space="preserve">hal-01461823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Avenier</w:t>
+                <w:t xml:space="preserve">Mihai Surducan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.2075 - 2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258299v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of [Fe(BPMEN)-ACC]SbF 6 : a structural and functional mimic of ACC-oxidase †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madleen Sallmann</w:t>
+                <w:t xml:space="preserve">Y Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Oldenburg</w:t>
+                <w:t xml:space="preserve">Frédéric Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Braun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Regis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (13), pp.5966-5968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00347d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475561v1</w:t>
+                <w:t xml:space="preserve">hal-01258299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Driven Oxidation of Organic Substrates with Dioxygen Mediated by a [Ru(bpy) 3 ] 2+ /Laccase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (18), pp.3048 - 3051. </w:t>
@@ -7390,1935 +7390,2069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">A Structural and Functional Model for the 1-Aminocyclopropane-1-carboxylic Acid Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madleen Sallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Oldenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (42), pp.12325-12328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201502529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475415v1</w:t>
+                <w:t xml:space="preserve">hal-01475561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed oxidation of amino acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.02.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.1247 - 1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091411v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Copper catalyzed oxidation of amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeng Zhou</w:t>
+                <w:t xml:space="preserve">József S Pap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M Cusano</w:t>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Record</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+                <w:t xml:space="preserve">Gabor Speier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268150v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Degradation of Amino Acids and Aminophosphonic Acids by 2,2′-Bipyridine Complexes of Copper(II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gram-scale production of a basidiomycetous laccase in Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">József Pap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
+                <w:t xml:space="preserve">Angela M Cusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dóra Bogáth</w:t>
+                <w:t xml:space="preserve">Eric Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201400133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02093862v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
+                <w:t xml:space="preserve">Oxidative Degradation of Amino Acids and Aminophosphonic Acids by 2,2′-Bipyridine Complexes of Copper(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+                <w:t xml:space="preserve">József Pap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Tahéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sazanovich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Milan Delor</w:t>
+                <w:t xml:space="preserve">Antoine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (17), pp.2829-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201400133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091417v1</w:t>
+                <w:t xml:space="preserve">hal-02093862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sazanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653052v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired amino acid oxidation by a non-heme iron catalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabor Speier</w:t>
+                <w:t xml:space="preserve">Structural and Magnetic Characterization of a Tetranuclear Copper(II) Cubane Stabilized by Intramolecular Metal Cation−π Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (10), pp.5824 - 5830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic3027545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02091420v1</w:t>
+                <w:t xml:space="preserve">hal-01653052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired amino acid oxidation by a non-heme iron catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabina Góger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóra Bogáth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Baráth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Speier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02091433v1</w:t>
+                <w:t xml:space="preserve">hal-02091420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
+                <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091431v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+                <w:t xml:space="preserve">1-Aminocyclopropane-1-carboxylic acid oxidase: insight into cofactor binding from experimental and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Bakkali-Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Kaizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.939-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02096695v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+                <w:t xml:space="preserve">Photoinduced Multielectron Transfer to a Multicopper Oxidase Resulting in Dioxygen Reduction into Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Pierre Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (42), pp.11743-11746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658950v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Copper(I) Intermediate in the Conversion of 1-Aminocyclopropane Carboxylic Acid (ACC) into Ethylene by Cu(II)−ACC Complexes and Hydrogen Peroxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (11), pp.4627-4638</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948939v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cu(II)-ACC Complexes and Conversion of the Bound ACC into Ethylene in the Presence of Hydrogen Peroxide. Detection of a Brown Intermediate at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Identification of a Copper(I) Intermediate in the Conversion of 1-Aminocyclopropane Carboxylic Acid (ACC) into Ethylene by Cu(II)−ACC Complexes and Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsunehiro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.4627-4638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/43424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299044v1</w:t>
+                <w:t xml:space="preserve">hal-01948939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of Cu(II)-ACC Complexes and Conversion of the Bound ACC into Ethylene in the Presence of Hydrogen Peroxide. Detection of a Brown Intermediate at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Rockenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinorganic Chemistry and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.43424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/43424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACC-Oxidase like activity of a copper (ii)–ACC complex in the presence of hydrogen peroxide. Detection of a reaction intermediate at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Rockenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b515374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9328,402 +9462,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Analogue Molecules as Mechanistic Tools and Inhibitors for Tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bergantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.45-80, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811269493_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Mononuclear Copper Monooxygenase Active Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series on Chemistry, Energy and the Environment: Volume 5 Bioinspired Chemistry; From Enzymes to Synthetic Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-263, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274440_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 20. 1-Aminocyclopropane-1-Carboxylic Acid Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-oxoglutarate-dependent oxygenases RSC Metallobiology Series, 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-437, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782621959-00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9791,51 +9925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AAB3DE9"/>
+    <w:nsid w:val="58E659BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10022,51 +10156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaello Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalila-simaan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2537-0422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060253673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaello Papadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500589" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05626977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Suresh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Birara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.218032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05538168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler&#8208;lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Reglier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Pe&#241;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zapirain-Gysling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Capdevila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/bca/5551967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05272621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzatza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santina Hoof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Limberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-025-02125-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago de Assis Modenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404633" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04797853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Purgel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sauty de Chalon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Diao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baidiuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chaussy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Ribas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06990c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tam Vo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03129A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00200K" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gege Qiu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt00607c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Rodr&#237;guez-Calado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bay&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1060827" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio G&#243;mez-Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Drosou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00766" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciortino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02932" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Farran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102378" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ricoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in404" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000316" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201909407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Fournier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-019-00191-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Fowler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lorenzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCX4TW61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Monza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Sancho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna De&#8197;falco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800444" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Isaac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Mansour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02452A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Tah&#233;ri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2017.03.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Terra Ferre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciela Scarpellini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700030" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglai Yao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kuhlmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02391f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Csonka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01089" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasteazoro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunel Tinoco-Valencia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Valderrama" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258299v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Avenier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00347d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201500602" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSSDGT52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475561v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Sallmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Oldenburg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Braun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201502529" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabina G&#243;ger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef S Pap" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Bog&#225;th" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Speier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268150v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Cusano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2013.06.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093862v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Pap" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fadel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201400133" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RJBZHSM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3027545" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bar&#225;th" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2013.02.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHFVXMBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Brisson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Bakkali-Taheri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kaizer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101282" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6KQX6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunehiro Tanaka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Rockenbauer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299044v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/43424" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096709v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515374c" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B155B8539C73AFC0F1F55C66DE0E65D2BFACD40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186414v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274440_0008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095042v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782621959-00425" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>