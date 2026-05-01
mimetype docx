--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,3732 +66,3732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of field-differential phase-resolved microwave magnetic spectroscopy</w:t>
+                <w:t xml:space="preserve">The magnetocaloric effect of exchange anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Legrand</w:t>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davit Petrosyan</w:t>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanchen Wang</w:t>
+                <w:t xml:space="preserve">Souren Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Helbingk</w:t>
+                <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schlitz</w:t>
+                <w:t xml:space="preserve">Alexandra Suvorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (3), pp.034708. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0240518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0284926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102067v1</w:t>
+                <w:t xml:space="preserve">hal-05604785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal transport of thermally generated magnons</w:t>
+                <w:t xml:space="preserve">Implementation of field-differential phase-resolved microwave magnetic spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cosset-Chéneau</w:t>
+                <w:t xml:space="preserve">William Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S H Tirion</w:t>
+                <w:t xml:space="preserve">Davit Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-Y. Wei</w:t>
+                <w:t xml:space="preserve">Hanchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Patrick Helbingk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B J van Wees</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (21), pp.214418. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (3), pp.034708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0240518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101210v1</w:t>
+                <w:t xml:space="preserve">hal-05102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate and nondegenerate parametric excitation in yttrium iron garnet nanostructures</w:t>
+                <w:t xml:space="preserve">Nonreciprocal transport of thermally generated magnons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Merbouche</w:t>
+                <w:t xml:space="preserve">M. Cosset-Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Che</w:t>
+                <w:t xml:space="preserve">S H Tirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Srivastava</w:t>
+                <w:t xml:space="preserve">X.-Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beaulieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B J van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (21), pp.214418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696493v1</w:t>
+                <w:t xml:space="preserve">hal-05101210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Large Number of Spin-Wave Eigenmodes Excited by Parametric Pumping in Yttrium Iron Garnet Microdisks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Degenerate and nondegenerate parametric excitation in yttrium iron garnet nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Ngouagnia Yemeli</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (6), pp.064078. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.064078⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.064041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.064041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04485884v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Magnon-Phonon Cooperativity in Planar Geometries</w:t>
+                <w:t xml:space="preserve">Identification of a Large Number of Spin-Wave Eigenmodes Excited by Parametric Pumping in Yttrium Iron Garnet Microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. An</w:t>
+                <w:t xml:space="preserve">T. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ngouagnia Yemeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Olivetti</w:t>
+                <w:t xml:space="preserve">N. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.014046. </w:t>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.064078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.19.064078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217661v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04485884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnon spin conductivity approaching the twodimensional transport regime in ultrathin yttrium iron garnet films</w:t>
+                <w:t xml:space="preserve">Optimizing the Magnon-Phonon Cooperativity in Planar Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Y Wei</w:t>
+                <w:t xml:space="preserve">K. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Alves Santos</w:t>
+                <w:t xml:space="preserve">C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Sumba Lusero</w:t>
+                <w:t xml:space="preserve">K. -W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G E W Bauer</w:t>
+                <w:t xml:space="preserve">R. Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">G. Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.1352-1356. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.014046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-022-01369-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699978v1</w:t>
+                <w:t xml:space="preserve">hal-04217661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright and dark states of two distant macrospins strongly coupled by phonons</w:t>
+                <w:t xml:space="preserve">Giant magnon spin conductivity approaching the twodimensional transport regime in ultrathin yttrium iron garnet films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyongmo An</w:t>
+                <w:t xml:space="preserve">X-Y Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+                <w:t xml:space="preserve">O Alves Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem N. Litvinenko</w:t>
+                <w:t xml:space="preserve">C H Sumba Lusero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+                <w:t xml:space="preserve">G E W Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011060⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1352-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-022-01369-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334687v1</w:t>
+                <w:t xml:space="preserve">hal-04699978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-independent ferromagnetic resonance shift in Bi doped YIG garnets through magnetic anisotropy tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bright and dark states of two distant macrospins strongly coupled by phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmo An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Gouéré</w:t>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+                <w:t xml:space="preserve">Artem N. Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya El Kanj</w:t>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Kohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.114402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.011060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699963v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically induced strong modulation of magnon transport in ultrathin magnetic insulator films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-independent ferromagnetic resonance shift in Bi doped YIG garnets through magnetic anisotropy tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Gouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Y. Wei</w:t>
+                <w:t xml:space="preserve">Aya El Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. E. W. Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Felix Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J. van Wees</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (21), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), pp.114402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.114402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700411v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Modulation of Magnon Conductivity in Y3⁢Fe5⁢O12 Using Anomalous Spin Hall Effect of a Permalloy Gate Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-range Thermal Magnon Diffusion in Magnetic Garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmo An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obed Alves Santos</w:t>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L. Feringa</w:t>
+                <w:t xml:space="preserve">Derek Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. J. Das</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.014038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.174432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700270v1</w:t>
+                <w:t xml:space="preserve">hal-02935127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range Thermal Magnon Diffusion in Magnetic Garnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+                <w:t xml:space="preserve">Efficient Modulation of Magnon Conductivity in Y3⁢Fe5⁢O12 Using Anomalous Spin Hall Effect of a Permalloy Gate Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obed Alves Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+                <w:t xml:space="preserve">B. L. Feringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Reitz</w:t>
+                <w:t xml:space="preserve">K. J. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.J. Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (17), </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.014038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.174432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.014038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935127v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for spin current driven Bose-Einstein condensation of magnons</w:t>
+                <w:t xml:space="preserve">Electrically induced strong modulation of magnon transport in ultrathin magnetic insulator films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Divinskiy</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Merbouche</w:t>
+                <w:t xml:space="preserve">X-Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V E Demidov</w:t>
+                <w:t xml:space="preserve">G. E. W. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K O Nikolaev</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. J. van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26790-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700318v1</w:t>
+                <w:t xml:space="preserve">hal-04700411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Filtering with a Magnonic Crystal Based on Nanometer-Thick Yttrium Iron Garnet Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+                <w:t xml:space="preserve">Evidence for spin current driven Bose-Einstein condensation of magnons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Divinskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Collet</w:t>
+                <w:t xml:space="preserve">H Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Evelt</w:t>
+                <w:t xml:space="preserve">V E Demidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Demidov</w:t>
+                <w:t xml:space="preserve">K O Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Prieto</w:t>
+                <w:t xml:space="preserve">Lucile Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.121-128. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.6541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26790-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213163v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of YIG|Pt spin conductance by local Joule annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kyongmo An</w:t>
+                <w:t xml:space="preserve">Frequency Filtering with a Magnonic Crystal Based on Nanometer-Thick Yttrium Iron Garnet Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vila</w:t>
+                <w:t xml:space="preserve">Martin Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Evelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Demidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0028664⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935132v1</w:t>
+                <w:t xml:space="preserve">hal-03213163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent long-range transfer of angular momentum between magnon Kittel modes by phonons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Enhancement of YIG|Pt spin conductance by local Joule annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.060407⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (3), pp.032404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217660v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micrometer near-field focusing of spin waves in ultrathin YIG films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Beaulieu</w:t>
+                <w:t xml:space="preserve">Coherent long-range transfer of angular momentum between magnon Kittel modes by phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmo An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem N. Litvinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aufa A. Fuad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5131689⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.060407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.060407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501993v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropies in oblique columnar growth of FeCoB films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-micrometer near-field focusing of spin waves in ultrathin YIG films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">B. Divinskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">N. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rouvellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.065218. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (6), pp.062401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0003895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5131689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206381v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Coupling of Magnons to Microwave Photons in Three-Dimensional Printed Resonators</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropies in oblique columnar growth of FeCoB films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Castel</w:t>
+                <w:t xml:space="preserve">Abdel Majid Aldimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ben Ammar</w:t>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Bruno Rouvellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.065218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMAG.2019.2892927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0003895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982850v1</w:t>
+                <w:t xml:space="preserve">hal-03206381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low damping insulating magnetic thin films get perpendicular</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Coupling of Magnons to Microwave Photons in Three-Dimensional Printed Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Qassym</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">Sami Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05732-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMAG.2019.2892927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944662v1</w:t>
+                <w:t xml:space="preserve">hal-01982850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of epitaxial yttrium iron garnet ultrathin films at high temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Naletov</w:t>
+                <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vila</w:t>
+                <w:t xml:space="preserve">T. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marty</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brenac</w:t>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.064422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (12), pp.125308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345340v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of single crystal Yttrium Iron Garnet ultra-thin films at high temperatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission of coherent propagating magnons by insulator-based spin-orbit torque oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Brenac</w:t>
+                <w:t xml:space="preserve">M. Evelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Rinkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demokritov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.041002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614816v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01935392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Electrical properties of epitaxial yttrium iron garnet ultrathin films at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.064422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.064422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735729v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of coherent propagating magnons by insulator-based spin-orbit torque oscillators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anane</w:t>
+                <w:t xml:space="preserve">Electrical properties of single crystal Yttrium Iron Garnet ultra-thin films at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.064422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01935392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spin conductance of yttrium iron garnet thin films driven by large spin-orbit torque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vila</w:t>
+                <w:t xml:space="preserve">Ultra-low damping insulating magnetic thin films get perpendicular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Qassym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060409⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05732-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614809v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Magnetic Properties of an 18-nm-thick YIG Film Grown by Liquid Phase Epitaxy: Effect of a Pt Overlayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thiery</w:t>
+                <w:t xml:space="preserve">Nonlinear spin conductance of yttrium iron garnet thin films driven by large spin-orbit torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">Antoine Draveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Naletov</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.3706005. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.060409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMAG.2018.2868700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848895v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoplasmonic nanograting geometry enables optical nonreciprocity sign control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Dependence of Magnetic Properties of an 18-nm-thick YIG Film Grown by Liquid Phase Epitaxy: Effect of a Pt Overlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Halagačka</w:t>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
+                <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Postava</w:t>
+                <w:t xml:space="preserve">Vladimir Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (24), pp.31554. </w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3706005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.031554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMAG.2018.2868700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084454v1</w:t>
+                <w:t xml:space="preserve">hal-01848895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Space Characterization of Magneto-Optical Hexaferrites in the Submillimeter-Wave Range</w:t>
+                <w:t xml:space="preserve">Magnetoplasmonic nanograting geometry enables optical nonreciprocity sign control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Horak</w:t>
+                <w:t xml:space="preserve">L. Halagačka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Micica</w:t>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Postava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">K. Postava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.563-571. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (24), pp.31554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2017.2736340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.031554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944744v1</w:t>
+                <w:t xml:space="preserve">hal-03084454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal control of the magnon-photon coupling in a notch filter coupled to a yttrium iron garnet/platinum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jeunehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (6), pp.064407-064412. </w:t>
@@ -3823,11979 +3823,11979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of magnon-photon coupling strength in a planar resonator/YIG thin film configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Free-Space Characterization of Magneto-Optical Hexaferrites in the Submillimeter-Wave Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Horak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Micica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Postava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMAG.2016.2635627⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.563-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2017.2736340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584462v1</w:t>
+                <w:t xml:space="preserve">hal-01944744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for accurate determination of the magnon relaxation length from the nonlocal spin Seebeck effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of magnon-photon coupling strength in a planar resonator/YIG thin film configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+              <w:t xml:space="preserve">IEEE Magnetics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.Art. 3703105 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMAG.2016.2635627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944746v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency control of spin-wave propagation in ultra-thin yttrium iron garnet by the spin-orbit torque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Criteria for accurate determination of the magnon relaxation length from the nonlocal spin Seebeck effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Demidov</w:t>
+                <w:t xml:space="preserve">J. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bessonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Demokritov</w:t>
+                <w:t xml:space="preserve">J. Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prieto</w:t>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948252⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01484755v1</w:t>
+                <w:t xml:space="preserve">hal-01944746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of yttrium iron garnet thickness and heater opacity on the nonlocal transport of electrically and thermally excited magnons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludo Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nynke Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Kuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of dynamic modes excited in a magnetic insulator by pure spin current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bessonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demokritov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep32781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal simulation of magnetization reversals for size-distributed assemblies of core-shell exchange biased nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">High-efficiency control of spin-wave propagation in ultra-thin yttrium iron garnet by the spin-orbit torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bessonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demokritov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sheppard</w:t>
+                <w:t xml:space="preserve">J. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4961324⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799427v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01484755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent spin-wave modes in Yttrium Iron Garnet microdiscs by spin-orbit torque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+                <w:t xml:space="preserve">Thermal simulation of magnetization reversals for size-distributed assemblies of core-shell exchange biased nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">J.-Ph. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (8), pp.083905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138876v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO 3 /Ni 81 Fe 19 /Pt heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Generation of coherent spin-wave modes in Yttrium Iron Garnet microdiscs by spin-orbit torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Hauguel</w:t>
+                <w:t xml:space="preserve">Xavier de Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dekadjevi</w:t>
+                <w:t xml:space="preserve">Olivier d'Allivy-Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/37/375001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10377), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944842v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Graët</w:t>
+                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO 3 /Ni 81 Fe 19 /Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Spenato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Beaulieu</w:t>
+                <w:t xml:space="preserve">Jérôme Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dekadjevi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Jay</w:t>
+                <w:t xml:space="preserve">Tony Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (37), pp.375001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/37/375001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707117v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO3/Ni81Fe19/Pt heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance transport of magnon spin information in a magnetic insulator at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornelissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Duine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Youssef</w:t>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Wees</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-Ph. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (12), pp.1022-1026. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys3465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945678v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear domain wall resonance in garnet films with perpendicular anisotropy: Critical role of nonlinear damping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Castel</w:t>
+                <w:t xml:space="preserve">Long-distance transport of magnon spin information in a magnetic insulator at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Wees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214408⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (12), pp.1022-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354852v1</w:t>
+                <w:t xml:space="preserve">hal-01945678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of spin current by a magnetic YIG substrate in NiFe/Al nonlocal spin valves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear domain wall resonance in garnet films with perpendicular anisotropy: Critical role of nonlinear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (10), pp.100404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.100404⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (21), pp.214408-1 - 214408-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.214408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction of spin currents through insulating antiferromagnetic oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of spin current by a magnetic YIG substrate in NiFe/Al nonlocal spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dejene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
+                <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">D. Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (10), pp.100404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.100404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945919v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium iron garnet thickness and frequency dependence of the spin-charge current conversion in YIG/Pt systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of the spin-Hall magnetoresistance and the spin-Seebeck effect in platinum and tantalum on yttrium iron garnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Casanova</w:t>
+                <w:t xml:space="preserve">Conduction of spin currents through insulating antiferromagnetic oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (17)</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (5), pp.57005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945897v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding mechanism of a yttrium iron garnet film on Si without the use of an intermediate layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Simultaneous detection of the spin-Hall magnetoresistance and the spin-Seebeck effect in platinum and tantalum on yttrium iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vlietstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Talneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Isasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (14), pp.141601</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945923v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mueller matrix optical and magneto-optical characterization of Bi-substituted gadolinium iron garnet for application in magnetoplasmonic structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bonding mechanism of a yttrium iron garnet film on Si without the use of an intermediate layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (14), pp.141601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058152v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mueller matrix optical and magneto-optical characterization of Bi-substituted gadolinium iron garnet for application in magnetoplasmonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Biziere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Boust</w:t>
+                <w:t xml:space="preserve">L. Halagacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Postava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.1903-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.001903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946143v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative measurements of inverse spin Hall effects and magnetoresistance in YIG/Pt and YIG/Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hahn</w:t>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Loubens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse spin Hall effect in nanometer-thick yttrium iron garnet/Pt system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. d'Allivy Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. d'Allivy Kelly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (8), pp.082408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4819157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01478963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Hall magnetoresistance in platinum on yttrium iron garnet: Dependence on platinum thickness and in-plane/out-of-plane magnetization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946164v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange magnetic field torques in YIG/Pt bilayers observed by the spin-Hall magnetoresistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Spin-Hall magnetoresistance in platinum on yttrium iron garnet: Dependence on platinum thickness and in-plane/out-of-plane magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (3), pp.032401</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946155v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Microwave Spin Pumping Using the Inverse Spin Hall Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (21), pp.217204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01385080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Measurements of Inverse Spin Hall and Magnetoresistance in YIG|Pt and YIG|Ta</w:t>
+                <w:t xml:space="preserve">Exchange magnetic field torques in YIG/Pt bilayers observed by the spin-Hall magnetoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
+                <w:t xml:space="preserve">N. Vlietstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.032401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789696v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving mechanism of exchange bias and magnetic anisotropy in multiferroic polycrystalline BiFeO 3 /permalloy bilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+                <w:t xml:space="preserve">Comparative Measurements of Inverse Spin Hall and Magnetoresistance in YIG|Pt and YIG|Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (17), pp.174417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946184v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum thickness dependence of the inverse spin-Hall voltage from spin pumping in a hybrid yttrium iron garnet/platinum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Wees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (13), pp.132414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and power dependence of spin-current emission by spin pumping in a thin-film YIG/Pt system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicular ferromagnetic resonance in soft cylindrical elements: Vortex and saturated states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pigeau</w:t>
+                <w:t xml:space="preserve">Driving mechanism of exchange bias and magnetic anisotropy in multiferroic polycrystalline BiFeO 3 /permalloy bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souren Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.093904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946181v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective couplings in x-ray-detected magnetic resonance spectra of rare-earth-substituted yttrium iron garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goulon</w:t>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rogalev</w:t>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wilhelm</w:t>
+                <w:t xml:space="preserve">G Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaresko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (6), pp.063001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Detected Magnetic Resonance: A Unique Probe of the Precession Dynamics of Orbital Magnetization Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perpendicular ferromagnetic resonance in soft cylindrical elements: Vortex and saturated states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Goulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">B. Pigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms12128797⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946187v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for exchange bias in polycrystalline BiFeO 3 /Ni 81 Fe 19 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+                <w:t xml:space="preserve">X-Ray Detected Magnetic Resonance: A Unique Probe of the Precession Dynamics of Orbital Magnetization Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), pp.8797-8835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms12128797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946190v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences and driving mechanisms for anisotropic misalignments in exchange coupled systems</w:t>
+                <w:t xml:space="preserve">Experimental evidence for exchange bias in polycrystalline BiFeO 3 /Ni 81 Fe 19 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dekadjevi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souren Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 80 (1), pp.121-125</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (7), pp.073906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946188v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+                <w:t xml:space="preserve">Experimental evidences and driving mechanisms for anisotropic misalignments in exchange coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (1), pp.121-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946212v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of magnetic coercivity in Fe/Mn and Co/Mn bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spin-wave resonances in exchange-coupled Permalloy/garnet bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 322 (17), pp.2593-2595</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.063909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946210v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-wave resonances in exchange-coupled Permalloy/garnet bilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405 (12), pp.2632-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946208v1</w:t>
+                <w:t xml:space="preserve">hal-01946212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for an unidirectional Gilbert damping parameter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Enhancement of magnetic coercivity in Fe/Mn and Co/Mn bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (10)</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (17), pp.2593-2595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946201v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance study of Permalloy/Cu/Co/NiO spin valve system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Layadi</w:t>
+                <w:t xml:space="preserve">Experimental evidence for an unidirectional Gilbert damping parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souren Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (5), pp.053913</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946203v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray detected magnetic resonance of YIG thin films in the nonlinear regime of spin waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Goujon</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance study of Permalloy/Cu/Co/NiO spin valve system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Brouder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (5), pp.053913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946207v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal properties of a multidomain magnetic configuration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray detected magnetic resonance of YIG thin films in the nonlinear regime of spin waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (16), pp.2308-2329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01946216v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element selective X-ray magnetic circular and linear dichroisms in ferrimagnetic yttrium iron garnet films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Yaresko</w:t>
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.07.078⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656882v1</w:t>
+                <w:t xml:space="preserve">hal-00844545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing misalignment in exchange biased systems: A dynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Graët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (26), pp.262502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectricity in Piezoelectric/Magnetostrictive Nanocomposites at Microwave Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (10), pp.4321-4324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlocal properties of a multidomain magnetic configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A. Vanhaverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844545v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization dynamics in interlayer exchange-coupled in-plane/out-of-plane anisotropy bilayers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Element selective X-ray magnetic circular and linear dichroisms in ferrimagnetic yttrium iron garnet films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yaresko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.3945-3962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.07.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946222v1</w:t>
+                <w:t xml:space="preserve">hal-00656882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetization dynamics in interlayer exchange-coupled in-plane/out-of-plane anisotropy bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00480139v1</w:t>
+                <w:t xml:space="preserve">hal-01946222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric effect in BaTiO3/Ni particulate nanocomposites at microwave frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946218v1</w:t>
+                <w:t xml:space="preserve">hal-00480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial oxidation of polycrystalline Permalloy surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetoelectric effect in BaTiO3/Ni particulate nanocomposites at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.064312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04537295v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial oxidation of polycrystalline Permalloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 602 (17), pp.2901-2906</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 602 (17), pp.2901-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.susc.2008.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946229v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Initial oxidation of polycrystalline Permalloy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (17), pp.2901-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946223v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in exchange-biased Ni ∕ Ni O layered structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (13)</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946234v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dynamic properties and magnetic anisotropies of NiFe/MnPt in the critical thickness range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: A comparative microwave study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ben Youssef</w:t>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (11), pp.3306-3313</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (3), pp.034301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946245v1</w:t>
+                <w:t xml:space="preserve">hal-01946247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Measurements in Ni/ZnO and Ni γ - Fe 2 O 3 Nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Brosseau</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance in evaporated Co∕Si(100) and Co∕glass thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.1-16</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (11), pp.113910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946251v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: A comparative microwave study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic resonance studies of the fundamental spin-wave modes in individual submicron Cu/NiFe/Cu perpendicularly magnetized disks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101 (3), pp.034301</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.127601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946247v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079170v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance in evaporated Co∕Si(100) and Co∕glass thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.-M. Chérif</w:t>
+                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Measurements in Ni/ZnO and Ni γ - Fe 2 O 3 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101 (11), pp.113910</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946240v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance studies of the fundamental spin-wave modes in individual submicron Cu/NiFe/Cu perpendicularly magnetized disks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. de Loubens</w:t>
+                <w:t xml:space="preserve">Study of dynamic properties and magnetic anisotropies of NiFe/MnPt in the critical thickness range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Naletov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.127601</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (11), pp.3306-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079170v3</w:t>
+                <w:t xml:space="preserve">hal-01946245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric magnetization reversal behavior in exchange-biased NiFe∕MnPt bilayers in two different anisotropy regimes: Close and far from critical thickness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Magnetization reversal in exchange-biased Ni ∕ Ni O layered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gargam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (6), pp.062515</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946235v1</w:t>
+                <w:t xml:space="preserve">hal-01946234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric magnetization reversal behavior in exchange-biased NiFe∕MnPt bilayers in two different anisotropy regimes: Close and far from critical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (6), pp.062515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946248v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magnetic anisotropy in Ni/Cu and Ni/glass thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (1-2), pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance spectroscopy of perpendicularly magnetized permalloy multilayer disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hurdequint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (9), pp.09F514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2711699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetomechanical coupling characteristics of plastoferrites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nacereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136 (2-3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946252v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element selective X-ray Detected Magnetic Resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Wilhelm</w:t>
+                <w:t xml:space="preserve">Electromagnetomechanical coupling characteristics of plastoferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jaouen</w:t>
+                <w:t xml:space="preserve">Wilfried Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (2), pp.024907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946249v1</w:t>
+                <w:t xml:space="preserve">hal-01946252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: a comparative microwave study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brosseau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Petit</w:t>
+                <w:t xml:space="preserve">Element selective X-ray Detected Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 156-158, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2006.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946418v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostrictive hysteresis of TbCo∕CoFe multilayers and magnetic domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental method to determine the misalignment of the easy axis of ferromagnetic and antiferromagnetic films in exchange biased bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799475v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental method to determine the misalignment of the easy axis of ferromagnetic and antiferromagnetic films in exchange biased bilayers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946417v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostrictive hysteresis of TbCo∕CoFe multilayers and magnetic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Indenbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 99 (9), pp.093910</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 99 (9), pp.093910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946407v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency dynamics of Co/Fe multilayers with stripe domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetostrictive hysteresis of TbCo∕CoFe multilayers and magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Indenbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (4), pp.593-602</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (9), pp.093910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946414v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization damping in two-component metal oxide micropowder and nanopowder compacts by broadband ferromagnetic resonance measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Brosseau</w:t>
+                <w:t xml:space="preserve">High-frequency dynamics of Co/Fe multilayers with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (21)</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (4), pp.593-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946412v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the role of nonuniform modes in the asymmetric magnetization reversal of a Ni ∕ NiO system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Magnetization damping in two-component metal oxide micropowder and nanopowder compacts by broadband ferromagnetic resonance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (10)</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946409v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for the role of nonuniform modes in the asymmetric magnetization reversal of a Ni ∕ NiO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suvorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946426v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM imaging of thick ferromagnetic films: Image formation mechanisms and limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Dickson</w:t>
+                <w:t xml:space="preserve">Andrei Stashkevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Stashkevitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Satoshi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 250 (1-3), pp.126-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin waves quantization in patterned exchange-coupled double layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Sergeeva</w:t>
+                <w:t xml:space="preserve">S.M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Chérif</w:t>
+                <w:t xml:space="preserve">A.A. Stashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Stashkevich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.P. Kostylev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 288, pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization-induced second harmonic generation of light by exchange-coupled magnetic layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Dekadjévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700744v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray detected magnetic resonance at the Fe K-edge in YIG: Forced precession of magnetically polarized orbital components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Goulon</w:t>
+                <w:t xml:space="preserve">Magnetization-induced second harmonic generation of light by exchange-coupled magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 82 (11), pp.696-701</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946420v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization-induced second-harmonic generation of light by exchange-coupled magnetic layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">X-ray detected magnetic resonance at the Fe K-edge in YIG: Forced precession of magnetically polarized orbital components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (11), pp.696-701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946422v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal electromagnetic properties of nanocomposites at microwave frequencies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetization-induced second-harmonic generation of light by exchange-coupled magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.000119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946438v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent magnetic excitations in Permalloy films with nonuniform magnetization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Labrune</w:t>
+                <w:t xml:space="preserve">Nonreciprocal electromagnetic properties of nanocomposites at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (17), pp.174402. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 70 (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01946435v1</w:t>
+                <w:t xml:space="preserve">hal-01946438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal by injection and transfer of spin: experiments and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness-dependent magnetic excitations in Permalloy films with nonuniform magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1351⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (17), pp.174402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946436v1</w:t>
+                <w:t xml:space="preserve">hal-01946435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+                <w:t xml:space="preserve">Magnetization reversal by injection and transfer of spin: experiments and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dorien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+                <w:t xml:space="preserve">H. Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 262 (3), pp.368-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 272-276, pp.1706-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946440v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and spin dynamics exchange in biased F/AF bilayers probed with complex permeability spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.7711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux actifs nanostructurés à magnétostriction géante et nouveaux modes de commande de microactionneurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2139(03)00044-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 262 (3), pp.368-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146127v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics in exchange-biased F/AF bilayers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouveaux matériaux actifs nanostructurés à magnétostriction géante et nouveaux modes de commande de microactionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (3), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2139(03)00044-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120285v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetostrictive supperlatices : from spin reorientation transition to MEMS. Static and dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 249 (3), pp.519-523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00474-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin dynamics in exchange-biased F/AF bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Ben Youssef</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.Le Gall</w:t>
+                <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 240 (1-3), pp.254-256</w:t>
+              <w:t xml:space="preserve">, 2002, 240, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946439v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic and Mössbauer studies of Fe–Cu granular films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin dynamics in exchange-biased F/AF bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Duc</w:t>
+                <w:t xml:space="preserve">J.Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tuan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H.Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 240 (1-3), pp.254-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143442v1</w:t>
+                <w:t xml:space="preserve">hal-01946439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive Tbx/Fe(1-x)/-Fe0.6Co0.4 multilayers for MEMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic response of permalloy/Cu/Co magnetoresistive sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.803568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 240 (1-3), pp.287-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)00780-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973224v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of permalloy/Cu/Co magnetoresistive sandwiches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive Tbx/Fe(1-x)/-Fe0.6Co0.4 multilayers for MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)00780-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (5), pp.2817-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2002.803568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03799466v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical detection of FMR spectrum in a normally magnetized YIG disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91, pp.7337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive TbxFe1-xFe0.6Co0.4 multilayers for MEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+                <w:t xml:space="preserve">Structural, magnetic and Mössbauer studies of Fe–Cu granular films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (26), pp.6657-6666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/26/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148689v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive TbxFe1-xFe0.6Co0.4 multilayers for MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 37, pp.2699-2701. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 38, pp.2817-2819</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152095v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers : static and dynamical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Magnetics Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 25, pp.258-262. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.2699-2701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.372521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/20.951279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152099v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers : static and dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+              <w:t xml:space="preserve">Journal of the Magnetics Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25, pp.258-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.372521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158455v1</w:t>
+                <w:t xml:space="preserve">hal-00152099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Le Gall</w:t>
+                <w:t xml:space="preserve">Non-linear actuation of cantilevers using giant magnetostrictive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 88 (8), pp.4778. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (1-8), pp.64-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00061-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142857v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear actuation of cantilevers using giant magnetostrictive thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (8), pp.4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00061-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00158456v1</w:t>
+                <w:t xml:space="preserve">hal-03142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostriction (GMS) of TbFe monolayer with improved field-induced anisotropy and sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87, pp.5783-5785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.372521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.908746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00158453v1</w:t>
+                <w:t xml:space="preserve">hal-00158455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetostriction thin films for multi-cantilever micro-structures driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 81 (1-3), pp.162-165. </w:t>
@@ -15839,426 +15839,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-harmonic excitation of a planar magneto-mechanical system by means of giant magnetostrictive thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostriction (GMS) of TbFe monolayer with improved field-induced anisotropy and sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00658-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (5), pp.3223-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.908746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158465v1</w:t>
+                <w:t xml:space="preserve">hal-00158453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and Frequency Dependences of Mono- and Multidomain microwave Absorption in Magnetic Films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Desvignes</w:t>
+                <w:t xml:space="preserve">Sub-harmonic excitation of a planar magneto-mechanical system by means of giant magnetostrictive thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 210 (1-3), pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00658-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19971184⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254833v1</w:t>
+                <w:t xml:space="preserve">hal-00158465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité et croissance avec haute reproductibilité de multicouches métalliques à magnétorésistance géante par pulvérisation diode RF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Field and Frequency Dependences of Mono- and Multidomain microwave Absorption in Magnetic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouziane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-453-C1-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19971184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00254833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisabilité et croissance avec haute reproductibilité de multicouches métalliques à magnétorésistance géante par pulvérisation diode RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Harfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-161-C7-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1996719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16268,3479 +16402,3479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low damping of submicronic thin films of YIG grown by rf sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions between spin-wave modes probed by parametric excitation in YIG microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ngouagnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de parois dans des films de grenat de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diaz-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Laser Deposition growth of ultra-thin, low-loss YIG with out-of-plane easy magnetization axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-FMR studies of LPE epitaxial YIG films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Spin diode effect in extended magnetic garnet thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702148v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin diode effect in extended magnetic garnet thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cavity-FMR studies of LPE epitaxial YIG films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hurdequint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702236v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie magnétique statique et dynamique dans des films minces amorphes de FeCoB élaborés sous incidence oblique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Aldimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouvellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnon-photon coupling observation in a yig/resonant stub configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL-SKYMAG 2016 : International conference on magnetism and spintronics (skyrmion magnetism)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Sebastian, Spain. pp.1 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of anomalous nonreciprocal optical response of 1D periodic magnetoplasmonic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Halagacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, OPTO 2014, Conference 8988 - Integrated Optics : Devices, Materials, and Technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, CA, United States. 89880E, 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2039450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the self-preserving behaviour of a turbulent plane jet with co-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dorignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138386v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t>
+              <w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138859v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvalve actionnée par films magnétostrictifs nanostructurés pour le contrôle actif d'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CD-ROM, Colloque D - Micro- et nano-technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ducloux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical angular dependance of the polarising field on the magnetoelastic dynamics near the SRT in TbFe/FeCo multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, Intermag Europe 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Amsterdam, Netherlands. pp.AS4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTMAG.2002.1000721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilités magnétoélastiques statiques et dynamiques élevées de multicouches à magnétostriction géante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Application des nanostructures magnétostrictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique du CNRS : Perspectives de Déloppement et Applications des Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152132v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behaviour of magnetisation in giant magnetostrictive TbFe/Fe multilayer structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostrictive superlattices : from spin reorientation to MEMS. Static and dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Second International Meeting on Micro and Nanotechnologies, MINATEC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152114v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des nanostructures magnétostrictives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Anomalous behaviour of magnetisation in giant magnetostrictive TbFe/Fe multilayer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique du CNRS : Perspectives de Déloppement et Applications des Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aspet, France</w:t>
+              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152108v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostrictive superlattices : from spin reorientation to MEMS. Static and dynamical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Susceptibilités magnétoélastiques statiques et dynamiques élevées de multicouches à magnétostriction géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Meeting on Micro and Nanotechnologies, MINATEC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152137v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non linéaire de MEMS (Micro-electro-mechanical-systems) utilisant la transition de réorientation de spin dans les films minces magnétoélastiques : principes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Anomalie de l'alimentation dans les multicouches magnétostrictives TbxFe1-x/Fe : approche numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152131v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalie de l'alimentation dans les multicouches magnétostrictives TbxFe1-x/Fe : approche numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Dynamique non linéaire de MEMS (Micro-electro-mechanical-systems) utilisant la transition de réorientation de spin dans les films minces magnétoélastiques : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
+              <w:t xml:space="preserve">XV Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152109v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers : static and dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint MORIS-APDSC 2000, Magneto-Optical Recording International Symposium/Asia-Pacific Data Storage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear dynamics of magnetostrictive thin films near spin reorientation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd European Conference on Magnetic Sensors &amp; Actuators, EMSA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear magneto-acoustic excitations in rare-earth multilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium. Proceedings. An International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, San Juan, PR, United States. pp.847-850, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2000.922675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19750,279 +19884,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL CONTROL OF THE MAGNON-PHOTON COUPLING IN A NOTCH FILTER COUPLED TO A YIG/Pt SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jeunehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Magnetism (ICM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Franscico, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL CONTROL OF THE MAGNON-PHOTON COUPLING IN A NOTCH FILTER COUPLED TO A YIG/Pt SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jeunehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20032,983 +20166,983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnon Kerr effect in a magnetic thin film strongly coupled to a microwave resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Petrosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanchen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davit Petrosyan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature-compatible iron garnet films grown by liquid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davit Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Lammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local magnon transconductance in extended magnetic insulating films.\\ Part I: spin diode effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local magnon transconductance in extended magnetic insulating films.\\Part II: two-fluid behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete identification of spin-wave eigenmodes excited by parametric pumping in YIG microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ngouagnia Yemeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range coupling of magnetic bi-layers by coherent phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem N. Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aufa A. Fuad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Coupling of Magnons to Photons Generated by a 3D Printed Cavity Elaborated by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction of spin currents through insulating oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId563"/>
+      <w:footerReference w:type="default" r:id="rId566"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21155,51 +21289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Petrosyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanchen Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Helbingk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Tirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-Y. Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J van Wees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04696493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merbouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -W. Moon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alves Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Sumba Lusero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E W Bauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01369-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N. Litvinenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Naletov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y. Wei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. W. Bauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. van Wees" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04700270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obed Alves Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Das" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Van" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Reitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Evelt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Demidov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Prieto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028664" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufa A. Fuad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.060407" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Divinskiy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Aldimassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouvellou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003895" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01982850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2019.2892927" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05732-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naletov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.064422" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rinkevich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demokritov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.041002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Draveny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060409" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848895v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Naletov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2018.2868700" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084454v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halaga&#269;ka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031554" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Horak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2017.2736340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jeunehomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.064407" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2016.2635627" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demidov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessonov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948252" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Cornelissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kuschel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demokritov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32781" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheppard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961324" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Milly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy-Kelly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10377" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauguel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/37/375001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadjevi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornelissen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Wees" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3465" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214408" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dejene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlietstra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.100404" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945919v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Loubens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214434" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isasa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halagacka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001903" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hahn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174417" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819157" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01385080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hahn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217204" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Pogossian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946183v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wees" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184419" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogalev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goujon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946187v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Goulon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goujon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12128797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946210v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946208v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goujon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.02.032" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBHLJCN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.078" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1W124B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946218v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioual" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.susc.2008.07.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSCZVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946229v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946251v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946247v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946240v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharmouche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079170v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946254v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113175v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hurdequint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711699" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946252v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ndong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946249v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2006.11.047" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDT6VMXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indenbom" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194114" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946417v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946407v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946414v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946409v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvorova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stashkevitch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Takahashi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946431v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sergeeva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Stashkevich" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kostylev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946438v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946436v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1351" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120287v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Gall" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146127v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00044-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DNSTJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120285v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148686v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00474-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQPSRX30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ben Youssef" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Le Gall" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tuan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorien" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/26/306" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973224v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.803568" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799466v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)00780-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MQJQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136985v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148689v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.951279" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152099v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Socha" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372521" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158455v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158456v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00061-X" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J8KJ9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostorero" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908746" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00144-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB5MXG45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158465v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00658-7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LWP3V69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254833v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desvignes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971184" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254507v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouziane" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Harfaoui" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koshkina" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996719" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99217AD2383F5AD50E5464C1FB7B0D38AF62411E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702109v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Anane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702136v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702169v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albornoz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Pardo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702260v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702148v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hurdequint" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702236v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Anane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522058v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962382v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039450" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595990v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorignac" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146151v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250218v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2002.1000721" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152132v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152114v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152133v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152108v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152131v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152109v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158475v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158468v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158460v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922675" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205196v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936522v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512696v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsumoto" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512686v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lammel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207180v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992254v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144422v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01936596v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875774v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Pogossian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Suvorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Petrosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanchen Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Helbingk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Tirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-Y. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J van Wees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04696493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merbouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Srivastava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -W. Moon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alves Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Sumba Lusero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E W Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01369-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N. Litvinenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Naletov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Reitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04700270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obed Alves Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y. Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. W. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. van Wees" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Evelt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Demidov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Prieto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02382" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028664" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufa A. Fuad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.060407" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Divinskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Aldimassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouvellou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01982850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2019.2892927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evelt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rinkevich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demokritov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.041002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naletov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.064422" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05732-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Draveny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848895v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Naletov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2018.2868700" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halaga&#269;ka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031554" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jeunehomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.064407" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Horak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2017.2736340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2016.2635627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184427" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Cornelissen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kuschel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demidov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessonov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demokritov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32781" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948252" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheppard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Milly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy-Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauguel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/37/375001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadjevi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornelissen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Wees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3465" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214408" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dejene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlietstra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.100404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Loubens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isasa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halagacka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001903" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hahn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174417" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819157" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01385080v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hahn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217204" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789696v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946183v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wees" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogalev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilhelm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goujon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Goulon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goujon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12128797" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946201v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946207v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goujon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.02.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBHLJCN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946221v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184414" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.078" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1W124B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946222v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioual" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.susc.2008.07.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSCZVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946240v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharmouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079170v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946234v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garello" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946254v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113175v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hurdequint" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711699" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ndong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301585v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946249v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2006.11.047" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDT6VMXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799475v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indenbom" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194114" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946414v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946412v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946409v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvorova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946429v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stashkevitch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Takahashi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946431v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sergeeva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Stashkevich" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kostylev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946438v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946436v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1351" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120287v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Gall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146127v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00044-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DNSTJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148686v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00474-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQPSRX30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120285v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ben Youssef" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Le Gall" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799466v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)00780-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MQJQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.803568" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136985v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143442v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tuan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorien" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/26/306" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148689v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.951279" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152099v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Socha" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372521" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00061-X" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J8KJ9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00144-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB5MXG45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158453v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostorero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908746" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158465v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00658-7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LWP3V69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254833v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desvignes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971184" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254507v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouziane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Harfaoui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koshkina" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996719" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99217AD2383F5AD50E5464C1FB7B0D38AF62411E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Anane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702136v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702169v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albornoz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Pardo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702260v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702236v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Anane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702148v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hurdequint" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522058v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962382v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039450" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595990v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorignac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146151v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250218v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2002.1000721" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152108v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152133v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152114v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152132v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152109v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158468v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158460v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922675" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205196v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936522v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512696v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsumoto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512686v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lammel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207180v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992254v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144422v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01936596v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875774v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>