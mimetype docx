--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2894,177 +2894,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01935392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of epitaxial yttrium iron garnet ultrathin films at high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-low damping insulating magnetic thin films get perpendicular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Soumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thiery</w:t>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Naletov</w:t>
+                <w:t xml:space="preserve">Lilia Qassym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Brenac</w:t>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.064422⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05732-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04345340v1</w:t>
+                <w:t xml:space="preserve">hal-01944662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of single crystal Yttrium Iron Garnet ultra-thin films at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3073,241 +3073,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.064422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low damping insulating magnetic thin films get perpendicular</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Soumah</w:t>
+                <w:t xml:space="preserve">Electrical properties of epitaxial yttrium iron garnet ultrathin films at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Qassym</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">A. Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.064422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05732-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.064422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944662v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear spin conductance of yttrium iron garnet thin films driven by large spin-orbit torque</w:t>
               </w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence of Magnetic Properties of an 18-nm-thick YIG Film Grown by Liquid Phase Epitaxy: Effect of a Pt Overlayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,554 +4722,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent spin-wave modes in Yttrium Iron Garnet microdiscs by spin-orbit torque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Collet</w:t>
+                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO 3 /Ni 81 Fe 19 /Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Milly</w:t>
+                <w:t xml:space="preserve">Jérôme Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier d'Allivy-Kelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Tony Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (37), pp.375001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/37/375001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138876v1</w:t>
+                <w:t xml:space="preserve">hal-01944842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO 3 /Ni 81 Fe 19 /Pt heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Generation of coherent spin-wave modes in Yttrium Iron Garnet microdiscs by spin-orbit torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Richy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Olivier d'Allivy-Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Hauguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dekadjevi</w:t>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (37), pp.375001. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10377), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/37/375001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944842v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO3/Ni81Fe19/Pt heterostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Dekadjevi</w:t>
+                <w:t xml:space="preserve">C. Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799424v1</w:t>
+                <w:t xml:space="preserve">hal-01707117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Jay</w:t>
+                <w:t xml:space="preserve">FMR studies of exchange-coupled multiferroic polycrystalline Pt/BiFeO3/Ni81Fe19/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707117v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance transport of magnon spin information in a magnetic insulator at room temperature</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5747,277 +5747,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction of spin currents through insulating antiferromagnetic oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous detection of the spin-Hall magnetoresistance and the spin-Seebeck effect in platinum and tantalum on yttrium iron garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vlietstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
+                <w:t xml:space="preserve">M. Isasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">F. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108 (5), pp.57005</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945919v1</w:t>
+                <w:t xml:space="preserve">hal-01945897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of the spin-Hall magnetoresistance and the spin-Seebeck effect in platinum and tantalum on yttrium iron garnet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mueller matrix optical and magneto-optical characterization of Bi-substituted gadolinium iron garnet for application in magnetoplasmonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Isasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Casanova</w:t>
+                <w:t xml:space="preserve">L. Halagacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Postava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.1903-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.001903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945897v1</w:t>
+                <w:t xml:space="preserve">hal-01058152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding mechanism of a yttrium iron garnet film on Si without the use of an intermediate layer</w:t>
               </w:r>
@@ -6105,579 +6114,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mueller matrix optical and magneto-optical characterization of Bi-substituted gadolinium iron garnet for application in magnetoplasmonic structures</w:t>
+                <w:t xml:space="preserve">Conduction of spin currents through insulating antiferromagnetic oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Halagacka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.001903⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (5), pp.57005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/57005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058152v1</w:t>
+                <w:t xml:space="preserve">hal-01945919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative measurements of inverse spin Hall effects and magnetoresistance in YIG/Pt and YIG/Ta</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Naletov</w:t>
+                <w:t xml:space="preserve">G. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174417⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.1037-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946167v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse spin Hall effect in nanometer-thick yttrium iron garnet/Pt system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Comparative measurements of inverse spin Hall effects and magnetoresistance in YIG/Pt and YIG/Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4819157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01478963v1</w:t>
+                <w:t xml:space="preserve">hal-01946167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Study of ${\hbox{Co}}_{2}{\hbox{MnSi}}$ Thin Films: Effect of the Film Thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Garcia</w:t>
+                <w:t xml:space="preserve">Inverse spin Hall effect in nanometer-thick yttrium iron garnet/Pt system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. d'Allivy Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Boust</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2231856⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (8), pp.082408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4819157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946143v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01478963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Hall magnetoresistance in platinum on yttrium iron garnet: Dependence on platinum thickness and in-plane/out-of-plane magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6732,466 +6741,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Microwave Spin Pumping Using the Inverse Spin Hall Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">Exchange magnetic field torques in YIG/Pt bilayers observed by the spin-Hall magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vlietstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Naletov</w:t>
+                <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.032401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01385080v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange magnetic field torques in YIG/Pt bilayers observed by the spin-Hall magnetoresistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Detection of Microwave Spin Pumping Using the Inverse Spin Hall Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bauer</w:t>
+                <w:t xml:space="preserve">M Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (21), pp.217204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.217204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946155v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01385080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Measurements of Inverse Spin Hall and Magnetoresistance in YIG|Pt and YIG|Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (17), pp.174417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.174417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum thickness dependence of the inverse spin-Hall voltage from spin pumping in a hybrid yttrium iron garnet/platinum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7233,195 +7242,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (13), pp.132414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and power dependence of spin-current emission by spin pumping in a thin-film YIG/Pt system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vlietstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Wees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving mechanism of exchange bias and magnetic anisotropy in multiferroic polycrystalline BiFeO 3 /permalloy bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souren Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7466,480 +7475,480 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.093904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective couplings in x-ray-detected magnetic resonance spectra of rare-earth-substituted yttrium iron garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaresko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (6), pp.063001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpendicular ferromagnetic resonance in soft cylindrical elements: Vortex and saturated states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pigeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Detected Magnetic Resonance: A Unique Probe of the Precession Dynamics of Orbital Magnetization Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (12), pp.8797-8835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms12128797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for exchange bias in polycrystalline BiFeO 3 /Ni 81 Fe 19 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souren Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,113 +7993,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (7), pp.073906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidences and driving mechanisms for anisotropic misalignments in exchange coupled systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8105,432 +8114,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (1), pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-wave resonances in exchange-coupled Permalloy/garnet bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), pp.063909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of granular (Ni0.84Fe0.16)54(alumina)46 sputtered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 405 (12), pp.2632-2639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2010.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of magnetic coercivity in Fe/Mn and Co/Mn bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 322 (17), pp.2593-2595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for an unidirectional Gilbert damping parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Graët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8571,4577 +8580,4577 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance study of Permalloy/Cu/Co/NiO spin valve system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (5), pp.053913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray detected magnetic resonance of YIG thin films in the nonlinear regime of spin waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 322 (16), pp.2308-2329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing misalignment in exchange biased systems: A dynamic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+                <w:t xml:space="preserve">Nonlocal properties of a multidomain magnetic configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanhaverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946221v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectricity in Piezoelectric/Magnetostrictive Nanocomposites at Microwave Frequencies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Element selective X-ray magnetic circular and linear dichroisms in ferrimagnetic yttrium iron garnet films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yaresko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.3945-3962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.07.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946219v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal properties of a multidomain magnetic configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Viret</w:t>
+                <w:t xml:space="preserve">Probing misalignment in exchange biased systems: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Graët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (26), pp.262502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946216v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element selective X-ray magnetic circular and linear dichroisms in ferrimagnetic yttrium iron garnet films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelectricity in Piezoelectric/Magnetostrictive Nanocomposites at Microwave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), pp.4321-4324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00656882v1</w:t>
+                <w:t xml:space="preserve">hal-01946219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization dynamics in interlayer exchange-coupled in-plane/out-of-plane anisotropy bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric effect in BaTiO3/Ni particulate nanocomposites at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (6), pp.064312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial oxidation of polycrystalline Permalloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (17), pp.2901-2906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.susc.2008.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial oxidation of polycrystalline Permalloy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (17), pp.2901-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: A comparative microwave study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (3), pp.034301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance in evaporated Co∕Si(100) and Co∕glass thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kharmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (11), pp.113910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance studies of the fundamental spin-wave modes in individual submicron Cu/NiFe/Cu perpendicularly magnetized disks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98, pp.127601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079170v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Ferromagnetic Resonance Measurements in Ni/ZnO and Ni γ - Fe 2 O 3 Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of dynamic properties and magnetic anisotropies of NiFe/MnPt in the critical thickness range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (11), pp.3306-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal in exchange-biased Ni ∕ Ni O layered structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gargam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric magnetization reversal behavior in exchange-biased NiFe∕MnPt bilayers in two different anisotropy regimes: Close and far from critical thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (6), pp.062515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the magnetic anisotropy in Ni/Cu and Ni/glass thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (1-2), pp.281-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance spectroscopy of perpendicularly magnetized permalloy multilayer disks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hurdequint</w:t>
+                <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nacereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guittoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2711699⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136 (2-3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113175v3</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and magnetic properties of evaporated Ni/Cu and Ni/glass thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chauveau</w:t>
+                <w:t xml:space="preserve">Magnetic resonance spectroscopy of perpendicularly magnetized permalloy multilayer disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hurdequint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (9), pp.09F514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2711699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.09.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01946248v1</w:t>
+                <w:t xml:space="preserve">hal-00113175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetomechanical coupling characteristics of plastoferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (2), pp.024907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: a comparative microwave study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Element selective X-ray Detected Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 156-158, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2006.11.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301585v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element selective X-ray Detected Magnetic Resonance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetism and magnetization in granular two-phase nanocomposites: a comparative microwave study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946249v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental method to determine the misalignment of the easy axis of ferromagnetic and antiferromagnetic films in exchange biased bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 245 (1), pp.157-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostrictive hysteresis of TbCo∕CoFe multilayers and magnetic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Indenbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (9), pp.093910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2194114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostrictive hysteresis of TbCo∕CoFe multilayers and magnetic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Indenbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (9), pp.093910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency dynamics of Co/Fe multilayers with stripe domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (4), pp.593-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization damping in two-component metal oxide micropowder and nanopowder compacts by broadband ferromagnetic resonance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for the role of nonuniform modes in the asymmetric magnetization reversal of a Ni ∕ NiO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suvorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNOM imaging of thick ferromagnetic films: Image formation mechanisms and limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Stashkevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly V. Zayats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 250 (1-3), pp.126-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin waves quantization in patterned exchange-coupled double layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Stashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Kostylev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 288, pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing on the structural and magnetic properties of giant magnetostrictive multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Dekadjévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 290-291, pp.839-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization-induced second harmonic generation of light by exchange-coupled magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (1), pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray detected magnetic resonance at the Fe K-edge in YIG: Forced precession of magnetically polarized orbital components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13160,1562 +13169,1580 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETP Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 82 (11), pp.696-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization-induced second-harmonic generation of light by exchange-coupled magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (1), pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.22.000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal electromagnetic properties of nanocomposites at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent magnetic excitations in Permalloy films with nonuniform magnetization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetization reversal by injection and transfer of spin: experiments and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276, pp.1706-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946435v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal by injection and transfer of spin: experiments and theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness-dependent magnetic excitations in Permalloy films with nonuniform magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1351⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (17), pp.174402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946436v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization reversal and spin dynamics exchange in biased F/AF bilayers probed with complex permeability spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.7711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic study of nanocrystalline iron particles in alumina matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 262 (3), pp.368-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-8853(03)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux actifs nanostructurés à magnétostriction géante et nouveaux modes de commande de microactionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp.169-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1296-2139(03)00044-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetostrictive supperlatices : from spin reorientation transition to MEMS. Static and dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 249 (3), pp.519-523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00474-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin dynamics in exchange-biased F/AF bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 240, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin dynamics in exchange-biased F/AF bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 240 (1-3), pp.254-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of permalloy/Cu/Co magnetoresistive sandwiches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, magnetic and Mössbauer studies of Fe–Cu granular films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (26), pp.6657-6666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/26/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)00780-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03799466v1</w:t>
+                <w:t xml:space="preserve">hal-03143442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive Tbx/Fe(1-x)/-Fe0.6Co0.4 multilayers for MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (5), pp.2817-2819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2002.803568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical detection of FMR spectrum in a normally magnetized YIG disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14730,1669 +14757,1651 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91, pp.7337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic and Mössbauer studies of Fe–Cu granular films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic response of permalloy/Cu/Co magnetoresistive sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (26), pp.6657-6666. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 240 (1-3), pp.287-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/26/306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(01)00780-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143442v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and dynamics in giant magnetostrictive TbxFe1-xFe0.6Co0.4 multilayers for MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38, pp.2817-2819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37, pp.2699-2701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.951279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers : static and dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Magnetics Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25, pp.258-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.372521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear actuation of cantilevers using giant magnetostrictive thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38 (1-8), pp.64-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(99)00061-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic studies of sputtered Fe[sub 1−x]Cr[sub x] thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (8), pp.4778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1289780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 87, pp.5783-5785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.372521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostriction thin films for multi-cantilever micro-structures driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostriction (GMS) of TbFe monolayer with improved field-induced anisotropy and sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ostorero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (5), pp.3223-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.908746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(99)00144-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00158454v1</w:t>
+                <w:t xml:space="preserve">hal-00158453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostriction (GMS) of TbFe monolayer with improved field-induced anisotropy and sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostriction thin films for multi-cantilever micro-structures driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (5), pp.3223-3225. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81 (1-3), pp.162-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.908746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(99)00144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158453v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-harmonic excitation of a planar magneto-mechanical system by means of giant magnetostrictive thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 210 (1-3), pp.302-308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00658-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and Frequency Dependences of Mono- and Multidomain microwave Absorption in Magnetic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vukadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-453-C1-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19971184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité et croissance avec haute reproductibilité de multicouches métalliques à magnétorésistance géante par pulvérisation diode RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Harfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-161-C7-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1996719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16402,91 +16411,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin diode effect in extended magnetic insulating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16495,959 +16504,959 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low damping of submicronic thin films of YIG grown by rf sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions between spin-wave modes probed by parametric excitation in YIG microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ngouagnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de parois dans des films de grenat de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Diaz-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Laser Deposition growth of ultra-thin, low-loss YIG with out-of-plane easy magnetization axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin diode effect in extended magnetic garnet thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
+                <w:t xml:space="preserve">Cavity-FMR studies of LPE epitaxial YIG films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hurdequint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thiery</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vukadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702236v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-FMR studies of LPE epitaxial YIG films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire de Loubens</w:t>
+                <w:t xml:space="preserve">Spin diode effect in extended magnetic garnet thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Anane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702148v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie magnétique statique et dynamique dans des films minces amorphes de FeCoB élaborés sous incidence oblique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Aldimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouvellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnon-photon coupling observation in a yig/resonant stub configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17476,221 +17485,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL-SKYMAG 2016 : International conference on magnetism and spintronics (skyrmion magnetism)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Sebastian, Spain. pp.1 - 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of anomalous nonreciprocal optical response of 1D periodic magnetoplasmonic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Halagacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17698,2183 +17707,2183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West, OPTO 2014, Conference 8988 - Integrated Optics : Devices, Materials, and Technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Francisco, CA, United States. 89880E, 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2039450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the self-preserving behaviour of a turbulent plane jet with co-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dorignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés magnétiques de multicouches magnetostrictives par irradiation aux ions lourds rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nanoélectronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t>
+              <w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138859v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des proprietes magnétiques de multicouches magnétostrictives par irradiation aux ions lourds rapides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Swift ion irradiation of magnetostrictive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque Louis Neel, Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Symposium on Swift Heavy Ions in Matter, SHIM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Aschaffenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138386v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvalve actionnée par films magnétostrictifs nanostructurés pour le contrôle actif d'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Masson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CD-ROM, Colloque D - Micro- et nano-technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations des propriétés magnéto-élastiques critiques induites par la nanostructuration des films à magnétostriction géante : applications MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Micro et Nano Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical angular dependance of the polarising field on the magnetoelastic dynamics near the SRT in TbFe/FeCo multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, Intermag Europe 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Amsterdam, Netherlands. pp.AS4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2002.1000721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des nanostructures magnétostrictives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique du CNRS : Perspectives de Déloppement et Applications des Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aspet, France</w:t>
+              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152108v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostrictive superlattices : from spin reorientation to MEMS. Static and dynamical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Application des nanostructures magnétostrictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Meeting on Micro and Nanotechnologies, MINATEC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique du CNRS : Perspectives de Déloppement et Applications des Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152137v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magnetostriction of exchange-coupled (TbFe/Fe) ML with high sensitivity after heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Giant magnetostrictive superlattices : from spin reorientation to MEMS. Static and dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Second International Meeting on Micro and Nanotechnologies, MINATEC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152133v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behaviour of magnetisation in giant magnetostrictive TbFe/Fe multilayer structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Susceptibilités magnétoélastiques statiques et dynamiques élevées de multicouches à magnétostriction géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152114v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilités magnétoélastiques statiques et dynamiques élevées de multicouches à magnétostriction géante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Anomalous behaviour of magnetisation in giant magnetostrictive TbFe/Fe multilayer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th Joint Magnetism and Magnetic Materials Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152132v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalie de l'alimentation dans les multicouches magnétostrictives TbxFe1-x/Fe : approche numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Dynamique non linéaire de MEMS (Micro-electro-mechanical-systems) utilisant la transition de réorientation de spin dans les films minces magnétoélastiques : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
+              <w:t xml:space="preserve">XV Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152109v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non linéaire de MEMS (Micro-electro-mechanical-systems) utilisant la transition de réorientation de spin dans les films minces magnétoélastiques : principes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Anomalie de l'alimentation dans les multicouches magnétostrictives TbxFe1-x/Fe : approche numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Louis NEEL Couches Minces et Nanostructures Magnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152131v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low field anisotropic magnetostriction of single domain exchange-coupled (TbFe/Fe) multilayers : static and dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint MORIS-APDSC 2000, Magneto-Optical Recording International Symposium/Asia-Pacific Data Storage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear dynamics of magnetostrictive thin films near spin reorientation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd European Conference on Magnetic Sensors &amp; Actuators, EMSA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear magneto-acoustic excitations in rare-earth multilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium. Proceedings. An International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, San Juan, PR, United States. pp.847-850, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2000.922675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19884,51 +19893,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL CONTROL OF THE MAGNON-PHOTON COUPLING IN A NOTCH FILTER COUPLED TO A YIG/Pt SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19987,73 +19996,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Magnetism (ICM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Franscico, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL CONTROL OF THE MAGNON-PHOTON COUPLING IN A NOTCH FILTER COUPLED TO A YIG/Pt SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20112,51 +20121,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20166,327 +20175,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnon Kerr effect in a magnetic thin film strongly coupled to a microwave resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davit Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanchen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature-compatible iron garnet films grown by liquid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davit Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Lammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local magnon transconductance in extended magnetic insulating films.\\ Part I: spin diode effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20498,113 +20507,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local magnon transconductance in extended magnetic insulating films.\\Part II: two-fluid behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20616,191 +20625,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete identification of spin-wave eigenmodes excited by parametric pumping in YIG microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titiksha Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ngouagnia Yemeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range coupling of magnetic bi-layers by coherent phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyongmo An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20852,73 +20861,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Coupling of Magnons to Photons Generated by a 3D Printed Cavity Elaborated by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20966,113 +20975,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduction of spin currents through insulating oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Naletov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21084,65 +21093,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId566"/>
+      <w:footerReference w:type="default" r:id="rId567"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21289,51 +21298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Pogossian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Suvorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Petrosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanchen Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Helbingk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Tirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-Y. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J van Wees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04696493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merbouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Srivastava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -W. Moon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alves Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Sumba Lusero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E W Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01369-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N. Litvinenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Naletov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Reitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04700270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obed Alves Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y. Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. W. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. van Wees" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Evelt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Demidov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Prieto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02382" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028664" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufa A. Fuad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.060407" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Divinskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Aldimassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouvellou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01982850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2019.2892927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evelt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rinkevich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demokritov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.041002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naletov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.064422" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05732-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Draveny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848895v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Naletov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2018.2868700" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halaga&#269;ka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031554" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jeunehomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.064407" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Horak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2017.2736340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2016.2635627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184427" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Cornelissen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kuschel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demidov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessonov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demokritov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32781" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948252" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheppard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Milly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy-Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauguel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/37/375001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadjevi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornelissen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Wees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3465" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214408" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dejene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlietstra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.100404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Loubens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isasa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halagacka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001903" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hahn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174417" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819157" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01385080v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hahn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217204" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789696v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946183v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wees" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogalev" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilhelm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goujon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Goulon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goujon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12128797" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946201v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946207v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goujon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.02.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBHLJCN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946221v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184414" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.078" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1W124B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946222v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioual" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.susc.2008.07.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSCZVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946240v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharmouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079170v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946234v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garello" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946235v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946254v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113175v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hurdequint" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711699" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ndong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301585v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946249v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2006.11.047" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDT6VMXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799475v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indenbom" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194114" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946414v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946412v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946409v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvorova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946429v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stashkevitch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Takahashi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946431v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sergeeva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Stashkevich" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kostylev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946438v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946436v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1351" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120287v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Gall" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146127v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00044-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DNSTJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148686v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00474-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQPSRX30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120285v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946439v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ben Youssef" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Le Gall" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799466v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)00780-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MQJQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.803568" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136985v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143442v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tuan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorien" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/26/306" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148689v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.951279" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152099v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Socha" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372521" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00061-X" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J8KJ9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00144-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB5MXG45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158453v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostorero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908746" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158465v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00658-7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LWP3V69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254833v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desvignes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971184" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254507v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouziane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Harfaoui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koshkina" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996719" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99217AD2383F5AD50E5464C1FB7B0D38AF62411E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Anane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702136v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702169v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albornoz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Pardo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702260v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702236v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Anane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702148v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hurdequint" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522058v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962382v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039450" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595990v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorignac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146151v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250218v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2002.1000721" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152108v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152133v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152114v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152132v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152109v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158468v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158460v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922675" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205196v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936522v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512696v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsumoto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512686v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lammel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207180v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992254v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144422v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01936596v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875774v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ben Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souren Pogossian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Suvorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Petrosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanchen Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Helbingk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosset-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Tirion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-Y. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J van Wees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-04696493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merbouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Srivastava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.064041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -W. Moon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Alves Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Sumba Lusero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E W Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01369-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmo An" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Kohno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N. Litvinenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Naletov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Reitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04700270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obed Alves Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Feringa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Van" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.014038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-Y. Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. W. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. van Wees" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Evelt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Demidov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Prieto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02382" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028664" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufa A. Fuad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.060407" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Divinskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Aldimassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouvellou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01982850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ammar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2019.2892927" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evelt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soumah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rinkevich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demokritov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.041002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05732-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Brenac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naletov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.064422" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Draveny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Attan&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848895v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Naletov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2018.2868700" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halaga&#269;ka" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Postava" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031554" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jeunehomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vukadinovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.064407" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Horak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2017.2736340" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMAG.2016.2635627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Youssef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184427" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Cornelissen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kuschel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demidov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessonov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demokritov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32781" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948252" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sheppard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauguel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/37/375001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Milly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy-Kelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10377" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799424v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadjevi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornelissen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Wees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3465" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.214408" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dejene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlietstra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.100404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945897v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isasa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Halagacka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001903" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Loubens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/57005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ortiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2231856" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hahn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.174417" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819157" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01385080v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hahn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Naletov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.217204" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wees" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogalev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goujon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pigeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184419" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Goulon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Goujon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12128797" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946188v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vukadinovic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2010.03.037" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZSZ37X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946207v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goujon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.02.032" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBHLJCN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946216v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184414" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.07.078" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J1W124B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946221v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537295v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rioual" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.susc.2008.07.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSCZVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946229v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946247v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946240v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharmouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079170v3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946245v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946234v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gargam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946235v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nacereddine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946248v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guittoum" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauveau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.09.021" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR7FZS89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113175v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hurdequint" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711699" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ndong" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946249v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2006.11.047" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDT6VMXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301585v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946417v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946418v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.093" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLV6DNLH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799475v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indenbom" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiaville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194114" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946407v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946414v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946412v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946409v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvorova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stashkevitch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Takahashi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946431v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sergeeva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Stashkevich" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kostylev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946426v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Dekadj&#233;vi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.389" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB80P780-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946420v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946436v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grollier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1351" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946435v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174402" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Gall" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946440v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richomme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(03)00064-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR1J4SG2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146127v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Masson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00044-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DNSTJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148686v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00474-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQPSRX30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120285v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Gall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946439v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ben Youssef" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Le Gall" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03143442v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tuan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorien" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/26/306" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973224v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2002.803568" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136985v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799466v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)00780-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MQJQ8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148689v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.951279" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152099v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Socha" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372521" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158456v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(99)00061-X" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6J8KJ9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142857v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1289780" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158455v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158453v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ostorero" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.908746" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158454v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00144-2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB5MXG45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158465v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00658-7" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LWP3V69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254833v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desvignes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971184" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254507v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouziane" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Harfaoui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koshkina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996719" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99217AD2383F5AD50E5464C1FB7B0D38AF62411E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700841v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228312" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702109v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Anane" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702136v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702169v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albornoz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz-Pardo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702260v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-04702148v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hurdequint" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-04702236v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Anane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522058v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962382v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039450" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595990v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorignac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138612v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138386v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138859v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146151v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146152v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250218v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2002.1000721" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152133v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152108v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152137v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152132v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152114v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152109v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158475v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158468v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158460v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2000.922675" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205196v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936522v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512696v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Matsumoto" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512686v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lammel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207174v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207180v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992254v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ngouagnia Yemeli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144422v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01936596v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875774v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>