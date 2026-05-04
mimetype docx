--- v0 (2026-03-10)
+++ v1 (2026-05-04)
@@ -1187,291 +1187,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise inducing tidal modulation along the coasts of Bengal delta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104289⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4), pp.1867-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128984v1</w:t>
+                <w:t xml:space="preserve">hal-02430120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+                <w:t xml:space="preserve">Sea level rise inducing tidal modulation along the coasts of Bengal delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Delebecque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.K.M. Saiful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (4), pp.1867-1876. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.104289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2020.104289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430120v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Intertidal Topography from Sentinel-2 Multi-Spectral Imagery: Synergy between Remote Sensing and Numerical Modeling</w:t>
               </w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Raju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vienne, Austria</w:t>
@@ -2450,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07209-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03514722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afroosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07209-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Piecuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Raju" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09536-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03514722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>