--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -118,1095 +118,1095 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
+                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gardette</w:t>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hayem</w:t>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.68-78. </w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384059v1</w:t>
+                <w:t xml:space="preserve">hal-05389570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
+                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+                <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389570v1</w:t>
+                <w:t xml:space="preserve">hal-05389578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
+                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anaïs Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Senani</w:t>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389578v1</w:t>
+                <w:t xml:space="preserve">hal-05384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
+                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+                <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ferjani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387745v1</w:t>
+                <w:t xml:space="preserve">hal-05386110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
+                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bedouhene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1005, pp.178025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386110v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Marrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Senani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384028v1</w:t>
+                <w:t xml:space="preserve">hal-05391610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391610v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peptidyl-prolyl isomerase Pin1 controls GM-CSF-induced priming of NADPH oxidase in human neutrophils and priming at inflammatory sites</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Arabi Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,77 +1326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opuntia ficus-indica cladodes extract inhibits human neutrophil pro-inflammatory functions and protects rats from acetic acid-induced ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Fetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,64 +1486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Saguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,377 +1718,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
+                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Solier</w:t>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Mondini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacout</w:t>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264770v1</w:t>
+                <w:t xml:space="preserve">hal-04256647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Tlili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Catherine Lacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.4151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256647v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
@@ -2126,103 +2126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
@@ -2260,103 +2260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
@@ -2394,103 +2394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
@@ -2528,800 +2528,800 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Kinase CK2 Acts as a Molecular Brake to Control NADPH Oxidase 1 Activation and Colon Inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Pelletier</w:t>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoyao Song</w:t>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.01.003⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03664190v1</w:t>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Protein Kinase CK2 Acts as a Molecular Brake to Control NADPH Oxidase 1 Activation and Colon Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Planchais</w:t>
+                <w:t xml:space="preserve">Zhuoyao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.1073 - 1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791244v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03664190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
+                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana M Nassif</w:t>
+                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Chalhoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elia Raya</w:t>
+                <w:t xml:space="preserve">Shiyu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (16), pp.2512-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814289v1</w:t>
+                <w:t xml:space="preserve">hal-03810711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana M Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pia Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyu Liang</w:t>
+                <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (16), pp.2512-2522. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810711v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812196v1</w:t>
@@ -3466,103 +3466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolyl-Isomerase Pin1 Controls Key fMLP-Induced Neutrophil Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), pp.1130. </w:t>
@@ -3600,90 +3600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of venoms on neutrophil respiratory burst: a major inflammatory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,338 +3711,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
+                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
+                <w:t xml:space="preserve">Tonia Akoumianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
+                <w:t xml:space="preserve">Katerina Vaporidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
+                <w:t xml:space="preserve">Eleni Diamantaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Remi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218 (9), pp.e20210501. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889209v1</w:t>
+                <w:t xml:space="preserve">hal-03447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
+                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Akoumianaki</w:t>
+                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Vaporidi</w:t>
+                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Diamantaki</w:t>
+                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beau</w:t>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (9), pp.e20210501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447781v1</w:t>
+                <w:t xml:space="preserve">hal-04889209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live or Die: PD-L1 delays neutrophil apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (9), pp.744- 746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,922 +4070,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starting‐NOX2‐Up: Rac unrolls p67 phox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine supplementation for multi-organ dysfunction in MetRS-related pulmonary alveolar proteinosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My‐chan Dang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Margarita Hurtado Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JLB.4CE0321-134R⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01554-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451815v1</w:t>
+                <w:t xml:space="preserve">hal-03447784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine supplementation for multi-organ dysfunction in MetRS-related pulmonary alveolar proteinosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Aoust</w:t>
+                <w:t xml:space="preserve">Starting‐NOX2‐Up: Rac unrolls p67 phox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Margarita Hurtado Nedelec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pham My‐chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2101554. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (2), pp.213-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01554-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4CE0321-134R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447784v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunihiko Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 218 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
+                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013161v1</w:t>
+                <w:t xml:space="preserve">hal-03013143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Eto</w:t>
+                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hudik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026124v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
+                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013143v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Bars</w:t>
+                <w:t xml:space="preserve">Fatma Tannich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Bruno Eto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928180v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
               </w:r>
@@ -5118,77 +5118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dual Role of Reactive Oxygen Species-Generating Nicotinamide Adenine Dinucleotide Phosphate Oxidases in Gastrointestinal Inflammation and Therapeutic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5350,1199 +5350,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014284v1</w:t>
+                <w:t xml:space="preserve">hal-03014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014681v1</w:t>
+                <w:t xml:space="preserve">hal-03014284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Chniguir</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zioud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392058v1</w:t>
+                <w:t xml:space="preserve">hal-02386501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014701v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014379v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400955v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bachoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386501v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Makhezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Khichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014330v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic PCNA interacts with p47phox and controls NADPH oxidase NOX2 activation in neutrophils</w:t>
               </w:r>
@@ -6554,64 +6554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Koumakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Millet-Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,90 +6943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -7077,77 +7077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punica granatum and Citrillus colocynthis Aqueous Extracts Protect Mice from LPS-Induced Lung Inflammation and Inhibit Metalloproteinases-2 and -9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,130 +7194,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Makhezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Khichane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386462v1</w:t>
@@ -7341,113 +7341,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (1), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025271v1</w:t>
@@ -7471,90 +7471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Villeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
@@ -7720,295 +7720,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recessive form of hyper-IgE syndrome by disruption of ZNF341-dependent STAT3 transcription and activity</w:t>
+                <w:t xml:space="preserve">NADPH oxidase activation in neutrophils: Role of the phosphorylation of its subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Beziat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Sahra Belambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat4956⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.e12951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eci.12951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392068v1</w:t>
+                <w:t xml:space="preserve">hal-02387491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH oxidase activation in neutrophils: Role of the phosphorylation of its subunits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A recessive form of hyper-IgE syndrome by disruption of ZNF341-dependent STAT3 transcription and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Xin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Belambri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.e12951. </w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (24), pp.eaat4956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eci.12951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat4956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387491v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium sequestration by fungal melanin inhibits calcium–calmodulin signalling to prevent LC3-associated phagocytosis</w:t>
               </w:r>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,103 +8530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOX5 and p22phox are 2 novel regulators of human monocytic differentiation into dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (15), pp.1734-1745. </w:t>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilge Debelec–butuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8798,90 +8798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleuropein and hydroxytyrosol inhibit the N-formyl-methionyl-leucyl-phenylalanine-induced neutrophil degranulation and chemotaxis via AKT, p38, and ERK1/2 MAP-Kinase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Moulti-Mati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (6), pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,90 +8915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming of the neutrophil respiratory burst: role in host defense and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana  Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia coli LF82 Differentially Regulates ROS Production and Mucin Expression in Intestinal Epithelial T84 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Elatrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Boukemara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,64 +9208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvillea garcinii extract inhibits the oxidative burst of primary human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Boukemara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9329,51 +9329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatoprotective effect of carob against acute ethanol-induced oxidative stress in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (80), pp.64865-64877. </w:t>
@@ -9636,51 +9636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimen Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9725,338 +9725,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02066456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fathi Driss</w:t>
+                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimen Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49831 - 49841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00909219v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimen Selmi</w:t>
+                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Makni-Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (91), pp.49831 - 49841. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00909219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting FcγRIIA-ITAM from activation to inhibitory configuration ameliorates arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10133,64 +10133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-Based Inhibitors Of The Phagocyte Nadph Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Périanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10528,90 +10528,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase (NOX2) and phosphorylation of p47phox in human neutrophils during phagocytosis of Opsonized Zymosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bichat Beaujon Young Researchers' Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Young Researchers Bichat-Beaujon, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10793,90 +10793,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophil Degranulation of Azurophil and Specific Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biolology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-222, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10936,77 +10936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Arabi Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-352, 2019, </w:t>
@@ -11213,51 +11213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>