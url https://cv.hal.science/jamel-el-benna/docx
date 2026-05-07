--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -118,161 +118,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
+                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ferjani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389570v1</w:t>
+                <w:t xml:space="preserve">hal-05384028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
@@ -362,201 +358,201 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389578v1</w:t>
+                <w:t xml:space="preserve">hal-05391610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
+                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gardette</w:t>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hayem</w:t>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384059v1</w:t>
+                <w:t xml:space="preserve">hal-05389570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -624,341 +620,341 @@
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386110v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387745v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1005, pp.178025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390865v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1026,187 +1022,191 @@
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391610v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05384028v1</w:t>
+                <w:t xml:space="preserve">hal-05390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peptidyl-prolyl isomerase Pin1 controls GM-CSF-induced priming of NADPH oxidase in human neutrophils and priming at inflammatory sites</w:t>
               </w:r>
@@ -1326,77 +1326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opuntia ficus-indica cladodes extract inhibits human neutrophil pro-inflammatory functions and protects rats from acetic acid-induced ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Fetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,64 +1486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Saguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,90 +1737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
@@ -1828,1500 +1828,1500 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256647v1</w:t>
+                <w:t xml:space="preserve">hal-04255125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacout</w:t>
+                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264770v1</w:t>
+                <w:t xml:space="preserve">hal-04256647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.4151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777906v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
+              <w:t xml:space="preserve">Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090675v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264755v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389580v1</w:t>
+                <w:t xml:space="preserve">hal-04264755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
+              <w:t xml:space="preserve">Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255125v1</w:t>
+                <w:t xml:space="preserve">hal-05389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Kinase CK2 Acts as a Molecular Brake to Control NADPH Oxidase 1 Activation and Colon Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+                <w:t xml:space="preserve">Zhuoyao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Planchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.1073 - 1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791244v2</w:t>
+                <w:t xml:space="preserve">anses-03664190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Kinase CK2 Acts as a Molecular Brake to Control NADPH Oxidase 1 Activation and Colon Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Liu</w:t>
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Pelletier</w:t>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoyao Song</w:t>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.1073 - 1093. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2022.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03664190v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
+                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rana M Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shiyu Liang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810711v1</w:t>
+                <w:t xml:space="preserve">hal-03814289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Chedid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Raya</w:t>
+                <w:t xml:space="preserve">Shiyu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (16), pp.2512-2522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814289v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812196v1</w:t>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), pp.1130. </w:t>
@@ -3600,90 +3600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of venoms on neutrophil respiratory burst: a major inflammatory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,338 +3711,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
+                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Akoumianaki</w:t>
+                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Vaporidi</w:t>
+                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Diamantaki</w:t>
+                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Beau</w:t>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (9), pp.e20210501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447781v1</w:t>
+                <w:t xml:space="preserve">hal-04889209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
+                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
+                <w:t xml:space="preserve">Tonia Akoumianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
+                <w:t xml:space="preserve">Katerina Vaporidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
+                <w:t xml:space="preserve">Eleni Diamantaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Remi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218 (9), pp.e20210501. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889209v1</w:t>
+                <w:t xml:space="preserve">hal-03447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live or Die: PD-L1 delays neutrophil apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (9), pp.744- 746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,952 +4070,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine supplementation for multi-organ dysfunction in MetRS-related pulmonary alveolar proteinosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Margarita Hurtado Nedelec</w:t>
+                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01554-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447784v1</w:t>
+                <w:t xml:space="preserve">hal-03437065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting‐NOX2‐Up: Rac unrolls p67 phox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My‐chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 110 (2), pp.213-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/JLB.4CE0321-134R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Methionine supplementation for multi-organ dysfunction in MetRS-related pulmonary alveolar proteinosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Margarita Hurtado Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01554-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437065v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
+                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel El Benna</w:t>
+                <w:t xml:space="preserve">Fatma Tannich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Renassia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Bruno Eto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013143v1</w:t>
+                <w:t xml:space="preserve">hal-03026124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hudik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimin Song</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Tannich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amina Chniguir</w:t>
+                <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Eto</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (2), pp.487-497. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026124v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5099,2514 +5099,2514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dual Role of Reactive Oxygen Species-Generating Nicotinamide Adenine Dinucleotide Phosphate Oxidases in Gastrointestinal Inflammation and Therapeutic Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Seblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013163v1</w:t>
+                <w:t xml:space="preserve">hal-03014609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dual Role of Reactive Oxygen Species-Generating Nicotinamide Adenine Dinucleotide Phosphate Oxidases in Gastrointestinal Inflammation and Therapeutic Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014609v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014681v1</w:t>
+                <w:t xml:space="preserve">hal-03014284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014284v1</w:t>
+                <w:t xml:space="preserve">hal-03014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatma Zioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bachoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386501v1</w:t>
+                <w:t xml:space="preserve">hal-03025271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014330v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400955v1</w:t>
+                <w:t xml:space="preserve">hal-02386501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014701v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (1), pp.56-64. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392058v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014379v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic PCNA interacts with p47phox and controls NADPH oxidase NOX2 activation in neutrophils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bachoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20180371⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355202v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thunwarat Suriyun</w:t>
+                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Makhezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Khichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-875674⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339695v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel function of PiT1/SLC20A1 in LPS-related inflammation and wound healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Boitez</w:t>
+                <w:t xml:space="preserve">Cytosolic PCNA interacts with p47phox and controls NADPH oxidase NOX2 activation in neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37551-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (11), pp.2669-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20180371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025280v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjesse Karboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaёl Derman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thunwarat Suriyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (12), pp.1358-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-875674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387513v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punica granatum and Citrillus colocynthis Aqueous Extracts Protect Mice from LPS-Induced Lung Inflammation and Inhibit Metalloproteinases-2 and -9</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Novel function of PiT1/SLC20A1 in LPS-related inflammation and wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Koumakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Millet-Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Pharmaceutical Education and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5530/ijper.53.3.82⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37551-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400949v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386462v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Punica granatum and Citrillus colocynthis Aqueous Extracts Protect Mice from LPS-Induced Lung Inflammation and Inhibit Metalloproteinases-2 and -9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Pharmaceutical Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5530/ijper.53.3.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025271v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Makhezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Khichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014335v1</w:t>
+                <w:t xml:space="preserve">hal-02386462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
               </w:r>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Villeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
@@ -7739,90 +7739,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase activation in neutrophils: Role of the phosphorylation of its subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.e12951. </w:t>
@@ -8128,51 +8128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitotoxic superoxide production and neuronal death require both ionotropic and non-ionotropic NMDA receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Minnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,64 +8262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase depletion in neutrophils from patients with cirrhosis and restoration via toll-like receptor 7/8 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,103 +8530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOX5 and p22phox are 2 novel regulators of human monocytic differentiation into dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (15), pp.1734-1745. </w:t>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilge Debelec–butuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,64 +8824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Moulti-Mati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (6), pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,90 +8915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming of the neutrophil respiratory burst: role in host defense and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana  Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9055,1142 +9055,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli LF82 Differentially Regulates ROS Production and Mucin Expression in Intestinal Epithelial T84 Cells</w:t>
+                <w:t xml:space="preserve">Myrtle berry seed aqueous extract inhibits human neutrophil myeloperoxidase in vitro and attenuates acetic acid-induced ulcerative colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Elatrech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boukemara</w:t>
+                <w:t xml:space="preserve">Kais Rtibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bournier</w:t>
+                <w:t xml:space="preserve">Haifa Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Neut</w:t>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.1018 - 1026. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (80), pp.64865-64877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra07172k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481550v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvillea garcinii extract inhibits the oxidative burst of primary human neutrophils</w:t>
+                <w:t xml:space="preserve">Gastroprotective effect of carob (Ceratonia siliqua L.) against ethanol-induced oxidative stress in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boukemara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Kais Rtibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Bendjeddou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamel El Benna</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimen Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-016-1411-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-015-0819-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01391783v1</w:t>
+                <w:t xml:space="preserve">inserm-02066456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatoprotective effect of carob against acute ethanol-induced oxidative stress in rat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escherichia coli LF82 Differentially Regulates ROS Production and Mucin Expression in Intestinal Epithelial T84 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Rtibi</w:t>
+                <w:t xml:space="preserve">Imen Elatrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Tounsi</w:t>
+                <w:t xml:space="preserve">Hanane Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0748233713475506⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1018 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375042v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtle berry seed aqueous extract inhibits human neutrophil myeloperoxidase in vitro and attenuates acetic acid-induced ulcerative colitis in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anvillea garcinii extract inhibits the oxidative burst of primary human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Tounsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Hanane Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra07172k⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-016-1411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375016v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01391783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastroprotective effect of carob (Ceratonia siliqua L.) against ethanol-induced oxidative stress in rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Hepatoprotective effect of carob against acute ethanol-induced oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Rtibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sebai</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.292. </w:t>
+              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.802-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12906-015-0819-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0748233713475506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02066456v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimen Selmi</w:t>
+                <w:t xml:space="preserve">Shifting FcγRIIA-ITAM from activation to inhibitory configuration ameliorates arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (9), pp.3945-3959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI74572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
+                <w:t xml:space="preserve">pasteur-02512366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fathi Driss</w:t>
+                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimen Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49831 - 49841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00909219v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting FcγRIIA-ITAM from activation to inhibitory configuration ameliorates arthritis.</w:t>
+                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hayem</w:t>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Jönsson</w:t>
+                <w:t xml:space="preserve">Karama Makni-Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Rossato</w:t>
+                <w:t xml:space="preserve">Michèle Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Boedec</w:t>
+                <w:t xml:space="preserve">Fathi Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 124 (9), pp.3945-3959. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI74572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02512366v1</w:t>
+                <w:t xml:space="preserve">inserm-00909219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-Based Inhibitors Of The Phagocyte Nadph Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Périanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10528,90 +10528,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase (NOX2) and phosphorylation of p47phox in human neutrophils during phagocytosis of Opsonized Zymosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bichat Beaujon Young Researchers' Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Young Researchers Bichat-Beaujon, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10806,77 +10806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophil Degranulation of Azurophil and Specific Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biolology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-222, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10962,51 +10962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-352, 2019, </w:t>
@@ -11213,51 +11213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>