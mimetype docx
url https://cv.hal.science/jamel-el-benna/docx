--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -118,1363 +118,1363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Anaïs Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pintard</w:t>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384028v1</w:t>
+                <w:t xml:space="preserve">hal-05384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
+                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Senani</w:t>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391610v1</w:t>
+                <w:t xml:space="preserve">hal-05389570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silybum marianum seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
+                <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+                <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
+                <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+                <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389570v1</w:t>
+                <w:t xml:space="preserve">hal-05389578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389578v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein tyrosine phosphatase Lyp/PTPN22 drives TNFα-induced priming of superoxide anions production by neutrophils and arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.12.046⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1005, pp.178025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384059v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proline isomerase Pin1 inhibitors PiB and juglone protect rats against lipopolysaccharide-induced respiratory inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Marrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2025.178025⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.6993-7014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387745v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee venom modulates human neutrophil inflammatory functions in Vitro and exerts an anti- inflammatory effect in Vivo in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem-Dehbia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra-Amel Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Senani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Rekeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (7), pp.3933-3946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10787-025-01797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386110v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silybum marianum&amp;lt;/i&amp;gt; seeds mitigate pro-inflammatory functions of human neutrophils and alleviate ulcerative colitis in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-025-01998-2⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390865v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peptidyl-prolyl isomerase Pin1 controls GM-CSF-induced priming of NADPH oxidase in human neutrophils and priming at inflammatory sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opuntia ficus-indica cladodes extract inhibits human neutrophil pro-inflammatory functions and protects rats from acetic acid-induced ulcerative colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">Hamadi Fetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Raad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
+                <w:t xml:space="preserve">Yassine Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2024.112425⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3825-3844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-024-01577-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777881v1</w:t>
+                <w:t xml:space="preserve">hal-05386090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opuntia ficus-indica cladodes extract inhibits human neutrophil pro-inflammatory functions and protects rats from acetic acid-induced ulcerative colitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The peptidyl-prolyl isomerase Pin1 controls GM-CSF-induced priming of NADPH oxidase in human neutrophils and priming at inflammatory sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Fetoui</w:t>
+                <w:t xml:space="preserve">Riad Arabi Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Chtourou</w:t>
+                <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.3825-3844. </w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.112425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10787-024-01577-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2024.112425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386090v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol Inhibits Neutrophils Myeloperoxidase In Vitro and Attenuates LPS-Induced Lung Inflammation in Mice</w:t>
               </w:r>
@@ -1486,64 +1486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Saguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,995 +1718,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
+                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Tlili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Stéphanie Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Michele Mondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.4151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255125v1</w:t>
+                <w:t xml:space="preserve">hal-04264770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase Inhibition Modulates Monocyte-Derived Macrophage Polarization in Damaged Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacout</w:t>
+                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24044151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264770v1</w:t>
+                <w:t xml:space="preserve">hal-04777906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04777906v1</w:t>
+                <w:t xml:space="preserve">hal-04090675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04090675v1</w:t>
+                <w:t xml:space="preserve">hal-04264755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NADPH Oxidase Inhibitors Apocynin and Diphenyleneiodonium Protect Rats from LPS-Induced Pulmonary Inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néziha Ghanem-Boughanmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12030770⟩</w:t>
+              <w:t xml:space="preserve">Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.438-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264755v1</w:t>
+                <w:t xml:space="preserve">hal-05389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Anti-inflammatory Effects of Apocynin on Acetic Acid–Induced Colitis in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">ROCK2 interacts with p22phox to phosphorylate p47phox and to control NADPH oxidase activation in human monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10753-023-01920-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (3), pp.e2209184120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2209184120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389580v1</w:t>
+                <w:t xml:space="preserve">hal-04255125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Kinase CK2 Acts as a Molecular Brake to Control NADPH Oxidase 1 Activation and Colon Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,404 +2924,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
+                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana M Nassif</w:t>
+                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Chalhoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elia Raya</w:t>
+                <w:t xml:space="preserve">Shiyu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (16), pp.2512-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814289v1</w:t>
+                <w:t xml:space="preserve">hal-03810711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired p47phox phosphorylation in neutrophils from p67phox-deficient chronic granulomatous disease patients Short title: p67phox regulates p47phox phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana M Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Amel Belambri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pia Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyu Liang</w:t>
+                <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (16), pp.2512-2522. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021011134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810711v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin Inhibits ROS Production by Human M2 Macrophages via the Activation of AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812196v1</w:t>
@@ -3460,589 +3460,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolyl-Isomerase Pin1 Controls Key fMLP-Induced Neutrophil Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pintard</w:t>
+                <w:t xml:space="preserve">Tonia Akoumianaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Vaporidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamantaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9091130⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427668v1</w:t>
+                <w:t xml:space="preserve">hal-03447781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of venoms on neutrophil respiratory burst: a major inflammatory function</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunihiko Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-9199-jvatitd-2020-0179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (9), pp.e20210501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427686v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Prolyl-Isomerase Pin1 Controls Key fMLP-Induced Neutrophil Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Senani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9091130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889209v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling of IL-6 signaling and LC3-associated phagocytosis drives immunoparalysis during sepsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of venoms on neutrophil respiratory burst: a major inflammatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (8), pp.1277-1293.e6. </w:t>
+              <w:t xml:space="preserve">Journal of Venomous Animals and Toxins including Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-9199-jvatitd-2020-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447781v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live or Die: PD-L1 delays neutrophil apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (9), pp.744- 746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4076,130 +4076,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired respiratory burst contributes to infections in PKCδ-deficient patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lena Neehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunihiko Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nieto-Patlán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 218 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20210501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437065v1</w:t>
@@ -4210,51 +4210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting‐NOX2‐Up: Rac unrolls p67 phox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My‐chan Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,3586 +4429,3586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
+                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Tannich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amina Chniguir</w:t>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Eto</w:t>
+                <w:t xml:space="preserve">Hussein Mouawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Seblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026124v1</w:t>
+                <w:t xml:space="preserve">hal-03013150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hudik</w:t>
+                <w:t xml:space="preserve">The Dual Role of Reactive Oxygen Species-Generating Nicotinamide Adenine Dinucleotide Phosphate Oxidases in Gastrointestinal Inflammation and Therapeutic Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Le Bars</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928180v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Seblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013161v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase/NOX2 and myeloperoxidase in the mouse brain during pilocarpine-induced temporal lobe epilepsy and inhibition by ketamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Tannich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Eto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
+              <w:t xml:space="preserve">Inflammopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10787-019-00655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013143v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El-Seblani</w:t>
+                <w:t xml:space="preserve">Class I phosphoinositide 3-kinases control sustained NADPH oxidase activation in adherent neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hudik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.114088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013150v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein kinase A negatively regulates reactive oxygen species production by phosphorylating gp91phox/NOX2 in human neutrophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.021⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014609v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dual Role of Reactive Oxygen Species-Generating Nicotinamide Adenine Dinucleotide Phosphate Oxidases in Gastrointestinal Inflammation and Therapeutic Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013163v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.113950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014284v1</w:t>
+                <w:t xml:space="preserve">hal-03014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocynin prevents GM-CSF-induced-ERK1/2 activation and -neutrophil survival independently of its inhibitory effect on the phagocyte NADPH oxidase NOX2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The dual role of ROS-generating NADPH oxidases in gastrointestinal inflammation and therapeutic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113950⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.354-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2020.8018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014681v1</w:t>
+                <w:t xml:space="preserve">hal-03014284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils from hereditary hemochromatosis patients are protected from iron excess and are primed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cuvellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (16), pp.3853-3863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Chniguir</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zioud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025271v1</w:t>
+                <w:t xml:space="preserve">hal-03014701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pintard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bachoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03014335v1</w:t>
+                <w:t xml:space="preserve">hal-02392058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Makhezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Khichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386501v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Arabi-Derkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne O’dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1549-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014330v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Chniguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400955v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinesin Light Chain–Related Protein PAT1 Promotes Superoxide Anion Production in Human Phagocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">Eugenol prevents fMLF-induced superoxide anion production in human neutrophils by inhibiting ERK1/2 signaling pathway and p47phox phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800610⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55043-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014701v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytosolic PCNA interacts with p47phox and controls NADPH oxidase NOX2 activation in neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (11), pp.2669-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20180371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392058v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjesse Karboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaёl Derman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thunwarat Suriyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (12), pp.1358-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-875674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014379v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic PCNA interacts with p47phox and controls NADPH oxidase NOX2 activation in neutrophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatfield</w:t>
+                <w:t xml:space="preserve">Novel function of PiT1/SLC20A1 in LPS-related inflammation and wound healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Koumakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Millet-Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20180371⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37551-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355202v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thunwarat Suriyun</w:t>
+                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-875674⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339695v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel function of PiT1/SLC20A1 in LPS-related inflammation and wound healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Boitez</w:t>
+                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Makhezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Khemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Khichane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37551-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025280v1</w:t>
+                <w:t xml:space="preserve">hal-02386462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+                <w:t xml:space="preserve">Punica granatum and Citrillus colocynthis Aqueous Extracts Protect Mice from LPS-Induced Lung Inflammation and Inhibit Metalloproteinases-2 and -9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pintard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bachoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Pharmaceutical Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5530/ijper.53.3.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387513v1</w:t>
+                <w:t xml:space="preserve">hal-02400949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punica granatum and Citrillus colocynthis Aqueous Extracts Protect Mice from LPS-Induced Lung Inflammation and Inhibit Metalloproteinases-2 and -9</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Syzygium aromaticum aqueous extract inhibits human neutrophils myeloperoxidase and protects mice from LPS-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bachoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Pharmaceutical Education and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13880209.2018.1557697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5530/ijper.53.3.82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400949v1</w:t>
+                <w:t xml:space="preserve">hal-03025271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOX1-derived ROS drive the expression of Lipocalin-2 in colonic epithelial cells in inflammatory conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">The Prolyl Isomerase Pin1 Controls Lipopolysaccharide-Induced Priming of NADPH Oxidase in Human Neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0086-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386462v1</w:t>
+                <w:t xml:space="preserve">hal-03014335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
+                <w:t xml:space="preserve">A recessive form of hyper-IgE syndrome by disruption of ZNF341-dependent STAT3 transcription and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+                <w:t xml:space="preserve">Vivien Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadé Kheir</w:t>
+                <w:t xml:space="preserve">Juan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Jian-Xin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Villeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Cindy Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (24), pp.eaat4956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat4956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02078851v1</w:t>
+                <w:t xml:space="preserve">hal-02392068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase activation in neutrophils: Role of the phosphorylation of its subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.e12951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eci.12951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recessive form of hyper-IgE syndrome by disruption of ZNF341-dependent STAT3 transcription and activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Li</w:t>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Xin Lin</w:t>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Ma</w:t>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (24), pp.eaat4956. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aat4956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392068v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium sequestration by fungal melanin inhibits calcium–calmodulin signalling to prevent LC3-associated phagocytosis</w:t>
               </w:r>
@@ -8128,51 +8128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitotoxic superoxide production and neuronal death require both ionotropic and non-ionotropic NMDA receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Minnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,64 +8262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase depletion in neutrophils from patients with cirrhosis and restoration via toll-like receptor 7/8 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,90 +8530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOX5 and p22phox are 2 novel regulators of human monocytic differentiation into dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilge Debelec–butuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8798,90 +8798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleuropein and hydroxytyrosol inhibit the N-formyl-methionyl-leucyl-phenylalanine-induced neutrophil degranulation and chemotaxis via AKT, p38, and ERK1/2 MAP-Kinase inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Moulti-Mati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (6), pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,103 +8915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming of the neutrophil respiratory burst: role in host defense and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana  Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Gougerot-Pocidalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 273 (1), pp.180-193. </w:t>
@@ -9055,1142 +9055,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtle berry seed aqueous extract inhibits human neutrophil myeloperoxidase in vitro and attenuates acetic acid-induced ulcerative colitis in rats</w:t>
+                <w:t xml:space="preserve">Escherichia coli LF82 Differentially Regulates ROS Production and Mucin Expression in Intestinal Epithelial T84 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
+                <w:t xml:space="preserve">Imen Elatrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Rtibi</w:t>
+                <w:t xml:space="preserve">Hanane Boukemara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Tounsi</w:t>
+                <w:t xml:space="preserve">Odile Bournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hosni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (80), pp.64865-64877. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.1018 - 1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra07172k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01375016v1</w:t>
+                <w:t xml:space="preserve">hal-01481550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastroprotective effect of carob (Ceratonia siliqua L.) against ethanol-induced oxidative stress in rat</w:t>
+                <w:t xml:space="preserve">Anvillea garcinii extract inhibits the oxidative burst of primary human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Rtibi</w:t>
+                <w:t xml:space="preserve">Hanane Boukemara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Jabri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sebai</w:t>
+                <w:t xml:space="preserve">Dalila Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-015-0819-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-016-1411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02066456v1</w:t>
+                <w:t xml:space="preserve">inserm-01391783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli LF82 Differentially Regulates ROS Production and Mucin Expression in Intestinal Epithelial T84 Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatoprotective effect of carob against acute ethanol-induced oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Elatrech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Marzaioli</w:t>
+                <w:t xml:space="preserve">Kais Rtibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boukemara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Neut</w:t>
+                <w:t xml:space="preserve">Haifa Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000365⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.802-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0748233713475506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481550v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvillea garcinii extract inhibits the oxidative burst of primary human neutrophils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myrtle berry seed aqueous extract inhibits human neutrophil myeloperoxidase in vitro and attenuates acetic acid-induced ulcerative colitis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rtibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boukemara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jamel El Benna</w:t>
+                <w:t xml:space="preserve">Haifa Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-016-1411-7⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (80), pp.64865-64877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra07172k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01391783v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatoprotective effect of carob against acute ethanol-induced oxidative stress in rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gastroprotective effect of carob (Ceratonia siliqua L.) against ethanol-induced oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rtibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimen Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Souli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Sebai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haifa Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (9), pp.802-810. </w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0748233713475506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12906-015-0819-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375042v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02066456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting FcγRIIA-ITAM from activation to inhibitory configuration ameliorates arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Boedec</w:t>
+                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimen Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI74572⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (91), pp.49831 - 49841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02512366v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Artemisia campestris extract against aspirin-induced gastric lesions and oxidative stress in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimen Selmi</w:t>
+                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Makni-Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (91), pp.49831 - 49841. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra08564g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375101v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00909219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protectin DX, a double lipoxygenase product of DHA, inhibits both ROS production in human neutrophils and cyclooxygenase activities.</w:t>
+                <w:t xml:space="preserve">Shifting FcγRIIA-ITAM from activation to inhibitory configuration ameliorates arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boussetta</w:t>
+                <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karama Makni-Maalej</w:t>
+                <w:t xml:space="preserve">Friederike Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Fay</w:t>
+                <w:t xml:space="preserve">Elisabetta Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Driss</w:t>
+                <w:t xml:space="preserve">Erwan Boedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (9), pp.3945-3959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-013-3863-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI74572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00909219v1</w:t>
+                <w:t xml:space="preserve">pasteur-02512366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-Based Inhibitors Of The Phagocyte Nadph Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Périanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10237,77 +10237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the phagocyte NADPH oxidase activity: phosphorylation of gp91phox/NOX2 by protein kinase C enhances its diaphorase activity and binding to Rac2, p67phox, and p47phox.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Kroviarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10528,90 +10528,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the phagocyte NADPH oxidase (NOX2) and phosphorylation of p47phox in human neutrophils during phagocytosis of Opsonized Zymosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bichat Beaujon Young Researchers' Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Young Researchers Bichat-Beaujon, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10793,90 +10793,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophil Degranulation of Azurophil and Specific Granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Hurtado-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biolology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-222, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10910,103 +10910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of gp91phox/NOX2 in Human Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Arabi Derkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Belambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-352, 2019, </w:t>
@@ -11213,51 +11213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gardette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marzaioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bedouhene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.12.046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Marrouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bouabdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ferjani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01998-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem-Dehbia Chabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra-Amel Belambri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Senani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Rekeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-025-01797-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2025.178025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Fetoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chtourou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-024-01577-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boussetta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Raad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi Derkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Gougerot-Pocidalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.112425" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chniguir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Saguem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bachoual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17040504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Desai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Zarakas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wishart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roschewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Aufiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI176142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mondini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Meziani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209184120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ziha Ghanem-Boughanmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10753-023-01920-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12030770" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03664190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Song" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Khemis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2022.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Amel Belambri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana M Nassif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Chalhoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Chedid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Raya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020319" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nassif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Loureiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Narguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mohamed Bed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roinard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32731" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Akoumianaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Vaporidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamantaki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Neehus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiko Moriya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nieto-Patl&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9091130" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-9199-jvatitd-2020-0179" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021012186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My&#8208;chan Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4CE0321-134R" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aoust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Margarita Hurtado Nedelec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01554-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El Benna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouawia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Hassan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Seblani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Arabi-Derkawi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Tannich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-019-00655-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Song" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hudik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113950" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renassia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuvellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020002198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne O&#8217;dowd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800610" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zioud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880209.2018.1557697" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Makhezer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Khichane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0086-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55043-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Chiara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatfield" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20180371" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Koumakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Millet-Botti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37551-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02567" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400949v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/ijper.53.3.82" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beziat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Ma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aat4956" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Belambri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12951" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kyrmizi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Carvalho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Landero Figueroa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Zarmpas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0167-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Minnella" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangning Jiang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Jakobsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35725-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boussif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Weiss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lett&#233;ron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vezinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02711-2017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-10-746347" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bertran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Debelec&#8211;butuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irundika H.K. Dias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Moulti-Mati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10787-017-0367-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana&#160; Marzaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12447" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJC67Z7W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Elatrech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boukemara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000365" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01391783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bendjeddou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1411-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sebai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chehimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rtibi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tounsi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713475506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Jabri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hosni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra07172k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02066456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jabri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimen Selmi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0819-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08564g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00909219v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Makni-Maalej" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Driss" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-013-3863-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02512366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossato" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74572" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P&#233;rianin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Paclet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kroviarski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-114553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hoarau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0154-9_16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>