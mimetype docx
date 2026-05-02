--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -284,921 +284,921 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements, sources et valeurs de l'islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baubérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel sur l'islam, histoire et fondements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouraq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Je veux comprendre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes de civilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islam in Modern Societies Facts, Issues, and Perspectives in the West, WestBow Press, Bloomington</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes profondes, processus, mécanismes et enjeux de la crise environnementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'environnement et l'islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouraq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'islam au présent</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society's Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islam in Modern Societies Facts, Issues, and Perspectives in the West, WestBow Press, Bloomington</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique conceptuelle du développement durable, alternative globale et islam : pour une société de la mesure, du partage, et du bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et environnement Face aux enjeux écologiques, quelles approches, quelles priorités, quelles pistes privilégier, pour une alternative humaine et durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement au cœur des défis du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Européen des Sciences Humaines de Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-10, 2015, 978 2 9537300 7 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité spirituelle et identité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité heureuse : Penser l'islam de France, pour une nation unie, diverse et apaisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coëtquen Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Khermimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français et musulman, pour en finir avec les idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Oeuvre, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Crisis, Concept of Sustainable Development, Islamic Values, and a Global Alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khermimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Religion and Spirituality in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), https://doi.org/10.18848/2154-8633/CGP/v12i02/191-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département de Seine-Saint-Denis : politiques culturelles et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khermimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture and local governance = Culture et gouvernance locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Culture and local governance, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image du territoire, marketing urbain et politiques urbaines : l'exemple du département de Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Khermimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 178 (1522), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527057v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-02506345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1456,51 +1456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Khermimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863828v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairiedelorient.fr/fr/l-essentiel-sur-l-islam-histoire-et-fondements.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albouraq.fr/index.php?page=livre.html&amp;amp;idlivre=592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51500&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Lidentit%C3%A9-heureuse-Penser-diverse-apais%C3%A9e-ebook/dp/B085VJHB2B/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;amp;keywords=khermimoun+jamel&amp;amp;qid=1584552790&amp;amp;sr=8-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25745&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Khermimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863828v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baub&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairiedelorient.fr/fr/l-essentiel-sur-l-islam-histoire-et-fondements.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albouraq.fr/index.php?page=livre.html&amp;amp;idlivre=592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51500&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Lidentit%C3%A9-heureuse-Penser-diverse-apais%C3%A9e-ebook/dp/B085VJHB2B/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;amp;keywords=khermimoun+jamel&amp;amp;qid=1584552790&amp;amp;sr=8-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25745&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>