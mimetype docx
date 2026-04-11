--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC708438"/>
+    <w:nsid w:val="3E67CFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>