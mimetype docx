--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E67CFE1"/>
+    <w:nsid w:val="D6F5366F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>