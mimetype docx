--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jamel Saadaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jamel-saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1143-4480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16678818X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DkhUQ-gAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jamelsaadaoui.com/about/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate reaction to international organization loans and geopolitical preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248, pp.112212. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2025.112212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time-varying impact of China's bilateral political relations on its trading partners: “Doux commerce” or “trade follows the flag”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.102184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chieco.2024.102184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do political tensions and geopolitical risks impact oil prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.107219. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not All Political Relation Shocks are Alike: Assessing the Impacts of US-China Tensions on the Oil Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier DF unit root test for R&D intensity of G7 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (42), pp.4900-4914. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2022.2038776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and asymmetric effects of exchange rates on money demand : empirical evidence from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (34), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1888864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank credit and economic growth : a dynamic threshold panel model for ASEAN countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Hoa Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.26. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3861675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more resilient European Union after the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Sidiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.321-348. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40822-021-00167-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Devaluations and Equilibrium Exchange Rates: new evidences and perspectives for the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (59), pp.6364-6381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1486019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168395v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the consequences of exchange rate misalignments for macroeconomic adjustments in the EMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (4), pp.737-767. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/meca.12211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la situation des mésalignements de taux de change après le Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire des politiques économiques en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The euro crisis : Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does financial openness explain the increase of global imbalances before the crisis of 2008?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global imbalances: Should we use fundamental equilibrium exchange rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Capital Account Openness: An Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1961328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désajustements de change, fédéralisme budgétaire et redistribution : comment s’ajuster en union monétaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La zone euro en crise / The euro area in crisis, 1 (127), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.127.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determinants of Exchange Rate Misalignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (18), pp.1608-1610. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2013.829189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00829460v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle et taux de change d’équilibre: une application au cas des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.535-544. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments, Fiscal Federalism and Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2151884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate: a FEER / BEER Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Issue 1), pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dimension and equilibrium exchange rate: A FEER/BEER comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Markets Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ememar.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and World Imbalances: a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (Issue 4 2010), pp.31-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484808v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Dynamics and Fundamental Equilibrium Exchange Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.1993-2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels: a FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (Issue 1 2010), pp.25-58. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecoi.121.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435836v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dimension and Equilibrium Exchange Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments at World and European Levels : A FEER Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN : Social Science Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.1933260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Misalignments and International Imbalances a FEER Approach for Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aflouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se-Eun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.31-74. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Corruption on Foreign Direct Investment at the Regional Level: A Positive or Negative Relationship?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingo Ratiarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption and Illegality in Asian Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2024, Asia in Transition, 978-981-99-9302-4. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9303-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04553636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange rate misalignments and global imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.33, 2020, Frontiers of political economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring monetary cooperation in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Valdecantos-Halporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.239-270, 2020, Frontiers of political economy, 978-1-138-34558-4. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the European Monetary System to the single currency trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Mazier; Vincent Duwicquet; Luis Reyes; Jamel Saadaoui; Sebastian Valdecantos-Halporn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Imbalances and Financial Capitalism Stock-Flow-Consistent Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-146, 2020, Frontiers of Political Economy, 9780429437786. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of the Euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Saadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquale Tridico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Crisis in Social and Institutional Context: Theories, Policies and Exit Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315752198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6F5366F"/>
+    <w:nsid w:val="E8BC45A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamel-saadaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1143-4480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16678818X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DkhUQ-gAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jamelsaadaoui.com/about/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oriola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Afonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2024.102184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031334v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2038776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196678v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Hoa Ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1888864" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299635v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Hoa Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3861675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196689v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixing Dai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mainguy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Sidiropoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40822-021-00167-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168395v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1486019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duwicquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.04.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.02.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1961328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.127.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829460v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aflouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2013.829189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2011.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2151884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484808v5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Eun Jeong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593674v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435836v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.121.0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jeong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1933260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60019-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jetin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingo Ratiarison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/dFjyc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9303-1_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos-Halporn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429437786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315752198" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>