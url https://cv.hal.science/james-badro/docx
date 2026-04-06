--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,355 +66,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments reveal extreme water generation during planet formation</w:t>
+                <w:t xml:space="preserve">Solidification of Earth's mantle led inevitably to a basal magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miozzi</w:t>
+                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shahar</w:t>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Young</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09816-z⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08701-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354642v1</w:t>
+                <w:t xml:space="preserve">hal-04987217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of Earth's mantle led inevitably to a basal magma ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments reveal extreme water generation during planet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
+                <w:t xml:space="preserve">E. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Samuel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08701-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09816-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987217v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of interior dynamics and differentiation on the surface and in the atmosphere of lava planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (10), pp.1511-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -448,103 +448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of interior dynamics and differentiation on the surface and in the atmosphere of lava planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (10), pp.1511-1522. </w:t>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian core composition from experimental high-pressure metal-silicate phase equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Wehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Shahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,576 +1363,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the composition and temperature of LLSVPs from seismic properties of lower mantle minerals</w:t>
+                <w:t xml:space="preserve">Low Velocity Zones in the Martian Upper Mantle Highlighted by Sound Velocity Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Vilella</w:t>
+                <w:t xml:space="preserve">F. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
+                <w:t xml:space="preserve">N. Siersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">S. Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuwahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116685⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL093977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103300v1</w:t>
+                <w:t xml:space="preserve">hal-03365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting opacity of bridgmanite and ferropericlase in the lowermost mantle: Implications to radiative and electrical conductivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure partitioning behavior of Mo and W and late sulfur delivery during Earth’s core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dongyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 562, pp.116871. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431901v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure partitioning behavior of Mo and W and late sulfur delivery during Earth’s core formation</w:t>
+                <w:t xml:space="preserve">Contrasting opacity of bridgmanite and ferropericlase in the lowermost mantle: Implications to radiative and electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyang Huang</w:t>
+                <w:t xml:space="preserve">Sergey Lobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Siebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">François Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Fu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.031⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 562, pp.116871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431899v1</w:t>
+                <w:t xml:space="preserve">hal-03431901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Velocity Zones in the Martian Upper Mantle Highlighted by Sound Velocity Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on the composition and temperature of LLSVPs from seismic properties of lower mantle minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gréaux</w:t>
+                <w:t xml:space="preserve">Kenny Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivoldini</w:t>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kuwahara</w:t>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 554, pp.116685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL093977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365971v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Magma Ocean Solidification on Earth Through Laser‐Heated Diamond Anvil Cell Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of elemental and isotopic evaporation processes by laser heating in an aerodynamic levitation furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,615 +2137,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Pressure Effects on Partitioning of Ferrous Iron in Iron-Rich Lower Mantle Heterogeneities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversal of carbonate-silicate cation exchange in cold slabs in Earth’s lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Boukaré</w:t>
+                <w:t xml:space="preserve">Mingda Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitali Prakapenka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Cantoni</w:t>
+                <w:t xml:space="preserve">Susannah M Dorfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Greenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11050512⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431902v1</w:t>
+                <w:t xml:space="preserve">insu-03192609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of carbonate-silicate cation exchange in cold slabs in Earth’s lower mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingda Lv</w:t>
+                <w:t xml:space="preserve">Composition and Pressure Effects on Partitioning of Ferrous Iron in Iron-Rich Lower Mantle Heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susannah Dorfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susannah M Dorfman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eran Greenberg</w:t>
+                <w:t xml:space="preserve">Vitali Prakapenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11050512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03192609v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity near the bottom of the Earth's lower mantle: Measurements of pyrolite up to 120 GPa and 2500 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocked radiative heat transport in the hot pyrolitic lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Geballe</w:t>
+                <w:t xml:space="preserve">Gen Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Sime</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 536, pp.116161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116161⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 537, pp.116176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02913601v1</w:t>
+                <w:t xml:space="preserve">insu-02913165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocked radiative heat transport in the hot pyrolitic lower mantle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
+                <w:t xml:space="preserve">Thermal conductivity near the bottom of the Earth's lower mantle: Measurements of pyrolite up to 120 GPa and 2500 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen Ito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Peter van Keken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Piet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 537, pp.116176. </w:t>
+              <w:t xml:space="preserve">, 2020, 536, pp.116161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02913165v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02913601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The niobium and tantalum concentration in the mantle constrains the composition of Earth’s primordial magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (45), pp.27893-27898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2831,51 +2831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 286, pp.54-71. </w:t>
@@ -2952,64 +2952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.100. </w:t>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony D Burnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lanzirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,64 +3311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Molecular Dynamics Investigation of Molten Fe–Si–O in Earth's Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Brodholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Mineral Physics Seminar, 9th Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351 (2-3), pp.59-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,498 +3647,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02558639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Partitioning Between Earth's Mantle and Core and its Potential to Drive an Early Exsolution Geodynamo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubert</w:t>
+                <w:t xml:space="preserve">I. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kei Hirose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+                <w:t xml:space="preserve">E. Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL080405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.8349-8363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB015991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129830v1</w:t>
+                <w:t xml:space="preserve">hal-02363465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kubik</w:t>
+                <w:t xml:space="preserve">Chondritic Mn/Na ratio and limited post-nebular volatile loss of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB015991⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 485, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363465v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondritic Mn/Na ratio and limited post-nebular volatile loss of the Earth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Magnesium Partitioning Between Earth's Mantle and Core and its Potential to Drive an Early Exsolution Geodynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 485, pp.130-139. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (24), pp.13,240-13,248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363566v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate stability in the reduced lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Dorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Prakapenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4189,103 +4189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining compositional proxies for Earth’s accretion and core formation through high pressure and high temperature Zn and S metal-silicate partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235, pp.21-40. </w:t>
@@ -4336,51 +4336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large planetary body inferred from diamond inclusions in a ureilite meteorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Dennenwaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Asimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,64 +4591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-Ni ideality during core formation on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (10), pp.1707-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4676,187 +4676,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of heat-producing elements in Earth’s core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">Composition of the low seismic velocity E ′ layer at the top of Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brodholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (16), pp.8303-8310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02135446v1</w:t>
+                <w:t xml:space="preserve">insu-02135411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4897,161 +4871,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02135813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the low seismic velocity E ′ layer at the top of Earth's core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">The solubility of heat-producing elements in Earth’s core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (16), pp.8303-8310. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL074261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02135411v1</w:t>
+                <w:t xml:space="preserve">insu-02135446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Constraints on the Size of the Moon-Forming Giant Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,559 +5092,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02558677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and valence dependence of iron partitioning in Earth’s deep mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Erratum: Corrigendum: An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605290113⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 539 (7629), pp.456-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02135706v1</w:t>
+                <w:t xml:space="preserve">insu-02911703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum: An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spin and valence dependence of iron partitioning in Earth’s deep mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Nabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Dennenwaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Heon Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 539 (7629), pp.456-456. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (40), pp.11127-11130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature19808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605290113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02911703v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02135706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the core from gallium metal-silicate partitioning experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">Copper isotope evidence for large-scale sulphide fractionation during Earth’s differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Shofner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.063⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579555v1</w:t>
+                <w:t xml:space="preserve">insu-02136903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper isotope evidence for large-scale sulphide fractionation during Earth’s differentiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Chen</w:t>
+                <w:t xml:space="preserve">Composition of the core from gallium metal-silicate partitioning experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Shofner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427, pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02136903v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03579555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition dependence of spin transition in (Mg,Fe)SiO 3 bridgmanite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Dorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,90 +5721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core formation and core composition from coupled geochemical and geophysical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Brodholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,90 +5851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin state transition and partitioning of iron: Effects on mantle dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Heon Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Farnetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5962,291 +5962,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02913710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes in angrites and volatile loss in planetesimals</w:t>
+                <w:t xml:space="preserve">A seismologically consistent compositional model of Earth's core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily A. Pringle</w:t>
+                <w:t xml:space="preserve">James P Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+                <w:t xml:space="preserve">Alexander P Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Brodholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111 (48), pp.17029-17032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1418889111⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 111, pp.7542 - 7545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1316708111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01096922v1</w:t>
+                <w:t xml:space="preserve">insu-01387412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismologically consistent compositional model of Earth's core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon isotopes in angrites and volatile loss in planetesimals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Badro</w:t>
+                <w:t xml:space="preserve">Paul S. Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander P Côté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John P Brodholt</w:t>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111, pp.7542 - 7545. </w:t>
+              <w:t xml:space="preserve">, 2014, 111 (48), pp.17029-17032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1316708111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1418889111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387412v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01096922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Transitions in Mantle Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (1), pp.231-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6396,64 +6396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial Accretion Under Oxidizing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,103 +6513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox state during core formation on asteroid 4-Vesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Pringle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S. Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6643,64 +6643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-silicate partitioning of Ni and Co in a deep magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,51 +6785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Crossover in Ferropericlase at High Pressure: A Seismologically Transparent Transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantel M. Aracne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,64 +6945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwei Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 310 (3-4), pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7061,64 +7061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the Earth's inner core from high-pressure sound velocity measurements in Fe–Ni–Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,51 +7341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound velocity in iron carbide (Fe3C) at high pressure: Implications for the carbon content of the Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Gregoryanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,64 +7462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen as a light element: A solution to single-stage core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 288 (1-2), pp.108-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7882,51 +7882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element partitioning between magnesium silicate perovskite and ferropericlase: New insights into bulk lower-mantle geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8028,51 +8028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound velocity in iron carbide (FeC) at high pressure: Implications for the carbon content of the Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Gregoryanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,411 +8139,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of the 2006 Houtermans award</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Gregoryanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.014⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254 (1-2), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310163v1</w:t>
+                <w:t xml:space="preserve">hal-00144174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Occelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleksi Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.196404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144174v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acceptance of the 2006 Houtermans award</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhay Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (10.1016/j.gca.2006.10.014), pp.S28-S29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195213v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8578,51 +8578,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254, pp.233-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132375v1</w:t>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical imaging with NanoSIMS: A window into deep-Earth geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,2109 +8889,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical state of the lower mantle: New insights from mineral physics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lattice Dynamics of Molybdenum at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.164⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (11), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144112v1</w:t>
+                <w:t xml:space="preserve">insu-01387501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Dynamics of Molybdenum at High Pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antonangeli</w:t>
+                <w:t xml:space="preserve">Element partitioning at ultra-high pressure: New insights on bulk lower-mantle geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beraud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.115502⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.A25-A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387501v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element partitioning at ultra-high pressure: New insights on bulk lower-mantle geochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Thermochemical state of the lower mantle: New insights from mineral physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bradro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.J. Ryerson</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (18), pp.A25-A25. </w:t>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.A28-A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144108v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Dynamics of Molybdenum at High Pressure.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.115502⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.A28-A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022539v1</w:t>
+                <w:t xml:space="preserve">hal-00144109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of earth's core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Strength, anisotropy, and preferred orientation of solid argon at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfu Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell J Hemley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.S963-S968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/25/S04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00144109v1</w:t>
+                <w:t xml:space="preserve">hal-00132385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, anisotropy, and preferred orientation of solid argon at high pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights From Mineral Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anil K Singh</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Monograph series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 160, pp.241-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/25/S04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00132385v1</w:t>
+                <w:t xml:space="preserve">hal-00133634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights From Mineral Physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Electronic properties of transition-metal oxides under high pressure revealed by x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Monograph series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S717-S726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133634v1</w:t>
+                <w:t xml:space="preserve">hal-00132402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of transition-metal oxides under high pressure revealed by x-ray emission spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mattila</w:t>
+                <w:t xml:space="preserve">Aggregate and single-crystalline elasticity of hcp cobalt at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.134303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/11/001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00132402v1</w:t>
+                <w:t xml:space="preserve">hal-00019646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate and single-crystalline elasticity of hcp cobalt at high pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.L. Farber</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Gregoryanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Somayazulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00019646v1</w:t>
+                <w:t xml:space="preserve">hal-00085984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Transitions in Perovskite: Possible Nonconvecting Layers in the Lower Mantle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giulio Monaco</w:t>
+                <w:t xml:space="preserve">Elastic anisotropy in textured hcp-iron to 112 GPa from sound wave propagation measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Requardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 225, pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1098840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02914406v1</w:t>
+                <w:t xml:space="preserve">hal-00084062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Electronic Transitions in Perovskite: Possible Nonconvecting Layers in the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 305 (5682), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1098840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085984v1</w:t>
+                <w:t xml:space="preserve">insu-02914406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic anisotropy in textured hcp-iron to 112 GPa from sound wave propagation measurements.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+                <w:t xml:space="preserve">Application of inelastic X-ray scattering to the measurements of acoustic wave velocities in geophysical materials at very high pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.06.004⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 143-144, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00084062v1</w:t>
+                <w:t xml:space="preserve">hal-00086042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inelastic X-ray scattering to the measurements of acoustic wave velocities in geophysical materials at very high pressure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Partitioning in Earth's Mantle: Toward a Deep Lower Mantle Discontinuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Krisch</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor V. Struzhkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.10.005⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 300 (5620), pp.789-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1081311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00086042v1</w:t>
+                <w:t xml:space="preserve">insu-02914412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Partitioning in Earth's Mantle: Toward a Deep Lower Mantle Discontinuity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">Nature of the High-Pressure Transition in Fe2O3 Hematite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viktor V. Struzhkin</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor V Struzhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddury Somayazulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (20), pp.205504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.205504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1081311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02914412v1</w:t>
+                <w:t xml:space="preserve">insu-01387452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the High-Pressure Transition in Fe2O3 Hematite</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">XAS Study of the High Pressure Behaviour of Quartz-Like Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Itié</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-987-C2-989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19972109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19972109⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11001,948 +10867,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+                <w:t xml:space="preserve">The thermochemical state of the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132338v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151396v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
+                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132329v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">HPMPS-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151398v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
+                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132336v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+                <w:t xml:space="preserve">Geochemistry of Iron at High Pressure: Toward a Deep Lower-Mantle Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPMPS-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Matsushima, Japan</w:t>
+              <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132342v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132341v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Iron at High Pressure: Toward a Deep Lower-Mantle Discontinuity</w:t>
+                <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nice, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132327v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermochemical state of the lower mantle</w:t>
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132334v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transitions in (Mg,Fe)SiO3 Perovskite and Post-perovskite phases: Implications for Deep-Earth Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPMPS-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermochemical state of the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Constraints on the Earth's Core Chemical Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11971,258 +11837,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transitions in (Mg,Fe)SiO3 Perovskite and Post-perovskite phases: Implications for Deep-Earth Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of Iron at High Pressure : Toward a Deep Lower-Mantle Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12232,157 +12098,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-ligand interplay in strongly-correlated oxides: a parametrized phase diagram for pressure induced spin transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mattila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">G. Vanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vanko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12529,51 +12395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09816-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08701-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02617-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cowan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Nabiei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borensztajn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Shahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Holtgrewe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Fu Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116871" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siersch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwahara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;&#233;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Boukar&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Prakapenka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03192609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Lv" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Greenberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21761-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Geballe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sime" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Ito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116176" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007982117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Wimpenny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Marks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Knight" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10020100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony D Burnham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lanzirotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd1387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017599" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brodholt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunguo Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082722" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rolison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hirose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Nomura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080405" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015991" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dennenwaldt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Oveisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03808-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Asimow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxue Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1737" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18594" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074261" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075225" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Heon Shim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605290113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19808" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579555v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Savage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shofner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1506" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Brodholt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505672112" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Pringle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Savage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418889111" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Badro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316708111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105304" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ60QFZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227923" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.01.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WZV70CP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel M. Aracne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Farber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198429" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Goncharov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Struzhkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Montoya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kharlamova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kundargi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.02.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVC34F64-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/GSELEMENTS.4.3.177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robin Benedetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Steinle-Neumann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1NGPK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Gregoryanz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310163v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WBWJSWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gregoryanz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM0P85SB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#768;le Ricolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVTFSDN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.164" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7JH3KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387501v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Farber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonangeli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.115502" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fallon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.064" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6PC56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022539v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144109v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.11.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCLJNWFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Hemley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Singh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/25/S04" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019646v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134303" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Requardt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.06.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G326ZJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.10.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FT7H7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V Struzhkin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.205504" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255166v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972109" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90C0F2214750B6811FF266EB0D61418F4B54F9EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132338v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132336v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132342v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132327v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132334v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151400v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151395v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151388v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132211v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151383v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151382v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08701-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miozzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09816-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02617-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cowan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Nabiei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borensztajn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Shahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Holtgrewe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Fu Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;&#233;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03192609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Lv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Greenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21761-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Boukar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Prakapenka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116176" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Geballe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007982117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Wimpenny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Marks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Knight" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10020100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony D Burnham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lanzirotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd1387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017599" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brodholt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunguo Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082722" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rolison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015991" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363566v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hirose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Nomura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dennenwaldt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Oveisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03808-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Asimow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxue Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074261" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18594" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1737" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075225" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19808" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Heon Shim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605290113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Savage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shofner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Brodholt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505672112" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Badro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316708111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Pringle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Savage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418889111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105304" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ60QFZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227923" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.01.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WZV70CP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel M. Aracne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Farber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198429" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Goncharov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Struzhkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Montoya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kharlamova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kundargi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.02.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVC34F64-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/GSELEMENTS.4.3.177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robin Benedetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Steinle-Neumann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1NGPK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Gregoryanz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gregoryanz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WBWJSWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM0P85SB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#768;le Ricolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVTFSDN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387501v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Farber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonangeli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.115502" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144108v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fallon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.064" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6PC56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.164" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7JH3KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.11.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCLJNWFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Hemley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Singh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/25/S04" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019646v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134303" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Requardt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.06.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G326ZJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086042v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.10.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FT7H7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387452v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V Struzhkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.205504" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90C0F2214750B6811FF266EB0D61418F4B54F9EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151398v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132336v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132342v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132341v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132327v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132338v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151400v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151395v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151386v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>