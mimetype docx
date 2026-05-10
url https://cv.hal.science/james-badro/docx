--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -100,503 +100,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of Earth's mantle led inevitably to a basal magma ocean</w:t>
+                <w:t xml:space="preserve">The role of interior dynamics and differentiation on the surface and in the atmosphere of lava planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08701-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.1511-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02617-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987217v1</w:t>
+                <w:t xml:space="preserve">hal-05361228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments reveal extreme water generation during planet formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidification of Earth's mantle led inevitably to a basal magma ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09816-z⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08701-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354642v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of interior dynamics and differentiation on the surface and in the atmosphere of lava planets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiments reveal extreme water generation during planet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02617-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09816-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354643v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of interior dynamics and differentiation on the surface and in the atmosphere of lava planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (10), pp.1511-1522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41550-025-02617-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361228v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thermal Conductivity of Bridgmanite at Lower Mantle Conditions Using a Multi‐Technique Approach</w:t>
               </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical evidence for an enriched molten silicate layer above Mars’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian core composition from experimental high-pressure metal-silicate phase equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Wehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Shahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,442 +1497,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure partitioning behavior of Mo and W and late sulfur delivery during Earth’s core formation</w:t>
+                <w:t xml:space="preserve">Constraints on the composition and temperature of LLSVPs from seismic properties of lower mantle minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyang Huang</w:t>
+                <w:t xml:space="preserve">Kenny Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Siebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.031⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 554, pp.116685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431899v1</w:t>
+                <w:t xml:space="preserve">hal-03103300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting opacity of bridgmanite and ferropericlase in the lowermost mantle: Implications to radiative and electrical conductivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure partitioning behavior of Mo and W and late sulfur delivery during Earth’s core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Soubiran</w:t>
+                <w:t xml:space="preserve">Dongyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116871⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431901v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the composition and temperature of LLSVPs from seismic properties of lower mantle minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting opacity of bridgmanite and ferropericlase in the lowermost mantle: Implications to radiative and electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Vilella</w:t>
+                <w:t xml:space="preserve">François Soubiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Boukaré</w:t>
+                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Jung-Fu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 554, pp.116685. </w:t>
+              <w:t xml:space="preserve">, 2021, 562, pp.116871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103300v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Magma Ocean Solidification on Earth Through Laser‐Heated Diamond Anvil Cell Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐édouard Boukaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of elemental and isotopic evaporation processes by laser heating in an aerodynamic levitation furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingda Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah M Dorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,1126 +2405,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocked radiative heat transport in the hot pyrolitic lower mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Lobanov</w:t>
+                <w:t xml:space="preserve">A New Reference for the Thermal Equation of State of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Miozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Piet</w:t>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116176⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10020100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02913165v1</w:t>
+                <w:t xml:space="preserve">hal-02553754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity near the bottom of the Earth's lower mantle: Measurements of pyrolite up to 120 GPa and 2500 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary Geballe</w:t>
+                <w:t xml:space="preserve">Redox state of Earth’s magma ocean and its Venus-like early atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Sime</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Antony D Burnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Keken</w:t>
+                <w:t xml:space="preserve">Antonio Lanzirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Goncharov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matt Newville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 536, pp.116161. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (48), pp.eabd1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02913601v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The niobium and tantalum concentration in the mantle constrains the composition of Earth’s primordial magma ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity near the bottom of the Earth's lower mantle: Measurements of pyrolite up to 120 GPa and 2500 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Siebert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Keken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goncharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007982117⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 536, pp.116161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011132v1</w:t>
+                <w:t xml:space="preserve">insu-02913601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the behavior of gallium isotopes during evaporation at extreme temperatures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Blocked radiative heat transport in the hot pyrolitic lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Holtgrewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gen Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.006⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 537, pp.116176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121889v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02913165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reference for the Thermal Equation of State of Iron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the behavior of gallium isotopes during evaporation at extreme temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Josh Wimpenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10020100⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286, pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553754v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox state of Earth’s magma ocean and its Venus-like early atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The niobium and tantalum concentration in the mantle constrains the composition of Earth’s primordial magma ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (48), pp.eabd1387. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (45), pp.27893-27898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd1387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007982117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121886v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment by Jennings et al. on &amp;quot;Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Investigation of Molten Fe–Si–O in Earth's Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahan</w:t>
+                <w:t xml:space="preserve">John Brodholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Siebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Moynier</w:t>
+                <w:t xml:space="preserve">Yunguo Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017599⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6397-6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03586588v1</w:t>
+                <w:t xml:space="preserve">hal-02363454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Investigation of Molten Fe–Si–O in Earth's Core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Reply to Comment by Jennings et al. on &amp;quot;Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Brodholt</w:t>
+                <w:t xml:space="preserve">S. Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunguo Li</w:t>
+                <w:t xml:space="preserve">F. Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (12), pp.6397-6405. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.12,845-12,853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL082722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363454v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of Zn isotope fractionation during evaporative loss at extreme temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh Wimpenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Rolison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 259, pp.391-411. </w:t>
@@ -3575,51 +3575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Mineral Physics Seminar, 9th Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351 (2-3), pp.59-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,7217 +3647,7229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02558639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seconds after impact: Insights into the thermal history of impact ejecta from diffusion between lechatelierite and host glass in tektites and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">Catherine Macris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kubik</w:t>
+                <w:t xml:space="preserve">Paul D Asimow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Eiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB015991⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.69-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363465v1</w:t>
+                <w:t xml:space="preserve">hal-02363457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondritic Mn/Na ratio and limited post-nebular volatile loss of the Earth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fe-Ni ideality during core formation on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 485, pp.130-139. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (10), pp.1707-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2018-6651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363566v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Partitioning Between Earth's Mantle and Core and its Potential to Drive an Early Exsolution Geodynamo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Investigating Earth's Formation History Through Copper and Sulfur Metal-Silicate Partitioning During Core-Mantle Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubert</w:t>
+                <w:t xml:space="preserve">I. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kei Hirose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+                <w:t xml:space="preserve">E. Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL080405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.8349-8363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB015991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129830v1</w:t>
+                <w:t xml:space="preserve">hal-02363465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate stability in the reduced lower mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chondritic Mn/Na ratio and limited post-nebular volatile loss of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 489, pp.84-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 485, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363561v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining compositional proxies for Earth’s accretion and core formation through high pressure and high temperature Zn and S metal-silicate partitioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Magnesium Partitioning Between Earth's Mantle and Core and its Potential to Drive an Early Exsolution Geodynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (24), pp.13,240-13,248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363475v1</w:t>
+                <w:t xml:space="preserve">hal-02129830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large planetary body inferred from diamond inclusions in a ureilite meteorite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate stability in the reduced lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susannah Dorfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Nabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emad Oveisi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Prakapenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03808-6⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 489, pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02135380v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seconds after impact: Insights into the thermal history of impact ejecta from diffusion between lechatelierite and host glass in tektites and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraining compositional proxies for Earth’s accretion and core formation through high pressure and high temperature Zn and S metal-silicate partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youxue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 241, pp.69-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.031⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 235, pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363457v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Ni ideality during core formation on Earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A large planetary body inferred from diamond inclusions in a ureilite meteorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Nabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Dennenwaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Oveisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2018-6651⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03808-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363473v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02135380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the low seismic velocity E ′ layer at the top of Earth's core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Brodholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (16), pp.8303-8310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02135411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 536 (7616), pp.326-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature18594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02135813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solubility of heat-producing elements in Earth’s core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02135446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical Constraints on the Size of the Moon-Forming Giant Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (23), pp.11,770-11,777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL075225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02558677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Corrigendum: An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spin and valence dependence of iron partitioning in Earth’s deep mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Nabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Dennenwaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Heon Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (40), pp.11127-11130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605290113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature19808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02911703v1</w:t>
+                <w:t xml:space="preserve">insu-02135706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and valence dependence of iron partitioning in Earth’s deep mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Erratum: Corrigendum: An early geodynamo driven by exsolution of mantle components from Earth’s core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 539 (7629), pp.456-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605290113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02135706v1</w:t>
+                <w:t xml:space="preserve">insu-02911703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper isotope evidence for large-scale sulphide fractionation during Earth’s differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Shofner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.53-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/geochemlet.1506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02136903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the core from gallium metal-silicate partitioning experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 427, pp.191-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03579555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition dependence of spin transition in (Mg,Fe)SiO 3 bridgmanite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susannah Dorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (10), pp.2246-2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2015-5190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02913653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core formation and core composition from coupled geochemical and geophysical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P Brodholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (40), pp.12310-12314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1505672112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02136916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin state transition and partitioning of iron: Effects on mantle dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Heon Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Farnetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417, pp.57-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02913710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismologically consistent compositional model of Earth's core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning of Si and platinum group elements between liquid and solid Fe-Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander P Côté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John P Brodholt</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1316708111⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387412v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes in angrites and volatile loss in planetesimals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seismologically consistent compositional model of Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S. Savage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">James P Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+                <w:t xml:space="preserve">Alexander P Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Brodholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111 (48), pp.17029-17032. </w:t>
+              <w:t xml:space="preserve">, 2014, 111, pp.7542 - 7545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1418889111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1316708111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01096922v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Transitions in Mantle Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Silicon isotopes in angrites and volatile loss in planetesimals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S. Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105304⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (48), pp.17029-17032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1418889111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02914056v1</w:t>
+                <w:t xml:space="preserve">insu-01096922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Si and platinum group elements between liquid and solid Fe-Si alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Badro B</w:t>
+                <w:t xml:space="preserve">Spin Transitions in Mantle Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.044⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (1), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-earth-042711-105304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00982878v1</w:t>
+                <w:t xml:space="preserve">insu-02914056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial Accretion Under Oxidizing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339, pp.1194-1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1227923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox state during core formation on asteroid 4-Vesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Pringle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S. Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.75-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00933993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-silicate partitioning of Ni and Co in a deep magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 321-322, pp.189-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Crossover in Ferropericlase at High Pressure: A Seismologically Transparent Transition?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Oxygen and silicon contents of Earth's core from high pressure metal–silicate partitioning experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingwei Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1198429⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (3-4), pp.409-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568709v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02914111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and silicon contents of Earth's core from high pressure metal–silicate partitioning experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yingwei Fei</w:t>
+                <w:t xml:space="preserve">Spin Crossover in Ferropericlase at High Pressure: A Seismologically Transparent Transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corgne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantel M. Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1198429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02914111v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the Earth's inner core from high-pressure sound velocity measurements in Fe–Ni–Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 295 (1-2), pp.292-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition, structure, and spin state on the thermal conductivity of the Earth's lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Struzhkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kundargi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180, pp.148-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound velocity in iron carbide (Fe3C) at high pressure: Implications for the carbon content of the Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Gregoryanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwei Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 172, pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen as a light element: A solution to single-stage core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 288 (1-2), pp.108-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02914378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of the Mineralogical Society of America Award for 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (4), pp.643-643. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2009.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's lower mantle and core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fiquet</w:t>
+                <w:t xml:space="preserve">Sound velocity in iron carbide (FeC) at high pressure: Implications for the carbon content of the Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Badro</w:t>
+                <w:t xml:space="preserve">Evgueni Gregoryanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingwei Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3), pp.177-182. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (1-2), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/GSELEMENTS.4.3.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613983v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous pressure evolution of the axial ratio c / a in hcp cobalt: Interplay between structure, magnetism, and lattice dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Earth's lower mantle and core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Robin Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel L. Farber</w:t>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerd Steinle-Neumann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2897038⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/GSELEMENTS.4.3.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327028v1</w:t>
+                <w:t xml:space="preserve">hal-00613983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element partitioning between magnesium silicate perovskite and ferropericlase: New insights into bulk lower-mantle geochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Anomalous pressure evolution of the axial ratio c / a in hcp cobalt: Interplay between structure, magnetism, and lattice dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robin Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Steinle-Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Auzende</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stewart J. Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 269 (1-2), pp.164-174. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.1119111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2897038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00365166v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound velocity in iron carbide (FeC) at high pressure: Implications for the carbon content of the Earth's inner core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Element partitioning between magnesium silicate perovskite and ferropericlase: New insights into bulk lower-mantle geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter K. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Gregoryanz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stewart J. Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 172 (1-2), pp.125. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 269 (1-2), pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532151v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+                <w:t xml:space="preserve">Iron partitioning and the selfoxidation of the lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guyot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Issue 15, Supplement 1,), pp.A45-A45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144174v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical imaging with NanoSIMS: A window into deep-Earth geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter K. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart J. Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262, pp.543-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195213v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of the 2006 Houtermans award</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (10.1016/j.gca.2006.10.014), pp.S28-S29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Badro</w:t>
+                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Occelli</w:t>
+                <w:t xml:space="preserve">Eugène Gregoryanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 254, pp.233-238. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+              <w:t xml:space="preserve">, 2007, 254 (1-2), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132375v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron partitioning and the selfoxidation of the lower mantle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.J. Ryerson</w:t>
+                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.196404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00310156v1</w:t>
+                <w:t xml:space="preserve">hal-00195213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging with NanoSIMS: A window into deep-Earth geochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stewart J. Fallon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Gregoryanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 262, pp.543-551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 254, pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00195251v1</w:t>
+                <w:t xml:space="preserve">hal-00132375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Dynamics of Molybdenum at High Pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength, anisotropy, and preferred orientation of solid argon at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Krisch</w:t>
+                <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Antonangeli</w:t>
+                <w:t xml:space="preserve">Jinfu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beraud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Russell J Hemley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.115502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.S963-S968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/25/S04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387501v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element partitioning at ultra-high pressure: New insights on bulk lower-mantle geochemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice Dynamics of Molybdenum at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Fallon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel L Farber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (11), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144108v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical state of the lower mantle: New insights from mineral physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Element partitioning at ultra-high pressure: New insights on bulk lower-mantle geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bradro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">F.J. Ryerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (18), pp.A28-A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.164⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.A25-A25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00144112v1</w:t>
+                <w:t xml:space="preserve">hal-00144108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of earth's core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Thermochemical state of the lower mantle: New insights from mineral physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bradro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (18), pp.A28-A28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.11.003⟩</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144109v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, anisotropy, and preferred orientation of solid argon at high pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anil K Singh</w:t>
+                <w:t xml:space="preserve">Effect of light elements on the sound velocities in solid iron: Implications for the composition of earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bradro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.S963-S968. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.A28-A28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/25/S04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132385v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights From Mineral Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Monograph series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.241-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of transition-metal oxides under high pressure revealed by x-ray emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mattila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.S717-S726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/11/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate and single-crystalline elasticity of hcp cobalt at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Farber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.134303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.134303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a binary noble metal nitride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Gregoryanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Somayazulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, pp.294-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic anisotropy in textured hcp-iron to 112 GPa from sound wave propagation measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Requardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 225, pp.243-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transitions in Perovskite: Possible Nonconvecting Layers in the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Vanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 305 (5682), pp.383-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1098840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02914406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of inelastic X-ray scattering to the measurements of acoustic wave velocities in geophysical materials at very high pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 143-144, pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Partitioning in Earth's Mantle: Toward a Deep Lower Mantle Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor V. Struzhkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 300 (5620), pp.789-791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1081311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02914412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the High-Pressure Transition in Fe2O3 Hematite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor V Struzhkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddury Somayazulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (20), pp.205504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.205504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAS Study of the High Pressure Behaviour of Quartz-Like Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-987-C2-989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19972109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10867,1228 +10879,1228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermochemical state of the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">, 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151398v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132336v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPMPS-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Matsushima, Japan</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132342v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">HPMPS-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132341v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Iron at High Pressure: Toward a Deep Lower-Mantle Discontinuity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The Composition of earth's Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nice, France</w:t>
+              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132327v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of Iron at High Pressure: Toward a Deep Lower-Mantle Discontinuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151396v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132329v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science at Synchrotrons 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132338v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transitions in (Mg,Fe)SiO3 Perovskite and Post-perovskite phases: Implications for Deep-Earth Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thermochemical State of the Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPMPS-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical State of the Lower Mantle: New Insights from Mineral Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermochemical state of the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Constraints on the Earth's Core Chemical Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Transitions in (Mg,Fe)SiO3 Perovskite and Post-perovskite phases: Implications for Deep-Earth Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Heterogeneities and Layering in the Lowermost Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of Iron at High Pressure : Toward a Deep Lower-Mantle Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS-EUG-AGU Joint Meeting 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12098,157 +12110,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-ligand interplay in strongly-correlated oxides: a parametrized phase diagram for pressure induced spin transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mattila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12395,51 +12407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08701-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miozzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09816-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02617-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cowan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Nabiei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borensztajn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Shahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Holtgrewe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Fu Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116871" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;&#233;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03192609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Lv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Greenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21761-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Boukar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Prakapenka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Ito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116176" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Geballe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007982117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Wimpenny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Marks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Knight" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10020100" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony D Burnham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lanzirotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd1387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017599" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brodholt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunguo Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082722" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rolison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015991" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363566v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hirose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Nomura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dennenwaldt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Oveisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03808-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Asimow" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxue Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074261" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18594" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1737" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075225" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19808" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Heon Shim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605290113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Savage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shofner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Brodholt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505672112" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Badro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316708111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Pringle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Savage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418889111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105304" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ60QFZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227923" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.01.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WZV70CP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel M. Aracne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Farber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198429" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Goncharov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Struzhkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Montoya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kharlamova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kundargi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.02.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVC34F64-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.537" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/GSELEMENTS.4.3.177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robin Benedetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Steinle-Neumann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Weber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1NGPK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Gregoryanz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gregoryanz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WBWJSWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM0P85SB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#768;le Ricolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVTFSDN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387501v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Farber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonangeli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.115502" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144108v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fallon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.064" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6PC56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.164" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7JH3KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.11.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCLJNWFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Hemley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Singh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/25/S04" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019646v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134303" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Requardt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.06.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G326ZJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086042v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.10.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FT7H7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387452v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V Struzhkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.205504" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972109" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90C0F2214750B6811FF266EB0D61418F4B54F9EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151398v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132336v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132342v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132341v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132327v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132338v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151400v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151395v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151386v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cowan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02617-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08701-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steele" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09816-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Nabiei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06601-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wehr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borensztajn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Shahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Bi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwahara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Vilella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lobanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Holtgrewe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Fu Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116871" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;&#233;douard Boukar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.56" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03192609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Lv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Dorfman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Greenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21761-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Boukar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Prakapenka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050512" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10020100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony D Burnham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lanzirotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd1387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Geballe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Keken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goncharov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Ito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Wimpenny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Marks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Knight" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007982117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brodholt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunguo Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082722" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borensztajn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moynier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rolison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Asimow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Eiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxue Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.031" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2018-6651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kubik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mahan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hirose" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Nomura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080405" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDMBQBNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dennenwaldt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Oveisi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03808-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18594" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1737" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02558677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075225" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02135706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Heon Shim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605290113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02911703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19808" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Savage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shofner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1506" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Brodholt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J. Ryerson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1505672112" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Farnetani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ60QFZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Badro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1316708111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Pringle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Savage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418889111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-042711-105304" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799054v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227923" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.01.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WZV70CP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwei Fei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR7Q5T3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568709v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel M. Aracne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Farber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198429" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Goncharov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Struzhkin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Montoya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kharlamova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kundargi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2010.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVC34F64-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Gregoryanz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2009.537" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Gregoryanz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/GSELEMENTS.4.3.177" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robin Benedetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Steinle-Neumann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. Weber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1NGPK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ryerson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM0P85SB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange&#768;le Ricolleau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVTFSDN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310163v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WBWJSWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gregoryanz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Occelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Hemley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/25/S04" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387501v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Farber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krisch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonangeli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.115502" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fallon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.064" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RC6PC56-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.164" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ7JH3KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.11.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCLJNWFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019646v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Farber" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.134303" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085984v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Somayazulu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1115" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084062v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Requardt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.06.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G326ZJM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.10.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FT7H7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V Struzhkin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddury Somayazulu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.205504" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255166v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972109" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90C0F2214750B6811FF266EB0D61418F4B54F9EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132334v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132338v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132336v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132342v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132341v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132329v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151400v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151395v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151388v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132211v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151383v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151382v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rueff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>