--- v0 (2026-03-04)
+++ v1 (2026-04-03)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -437,1137 +437,1267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic hydrogenation of unsaturated organics using Mo and W porous carbon-encapsulated nanostructures: impact of metal type on properties and performances</w:t>
+                <w:t xml:space="preserve">Bridging Microbial and Electrochemical Redox Systems for Sustainable Wastewater Treatment and Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Pota</w:t>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maida Aysla Costa de Oliveira</w:t>
+                <w:t xml:space="preserve">Charlotte Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schroeder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta08953g⟩</w:t>
+              <w:t xml:space="preserve">ACS Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acselectrochem.5c00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033730v1</w:t>
+                <w:t xml:space="preserve">hal-05545555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for the production of sustainable active species for redox flow batteries in bioelectrochemical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+                <w:t xml:space="preserve">Electrocatalytic hydrogenation of unsaturated organics using Mo and W porous carbon-encapsulated nanostructures: impact of metal type on properties and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Aysla Costa de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Geneste</w:t>
+                <w:t xml:space="preserve">Christian Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bodin</w:t>
+                <w:t xml:space="preserve">Aran Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Clara de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 524, pp.169515. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ta08953g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423363v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial nitrate reduction electro-assisted by exo-electrogenic reduction of dioxygen with a Pseudomonas dominated cathodic biofilm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for the production of sustainable active species for redox flow batteries in bioelectrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144573⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.169515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646054v1</w:t>
+                <w:t xml:space="preserve">hal-05423363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Entity Electrochemistry of N‐Doped Graphene Oxide Nanostructures for Improved Kinetics of Vanadyl Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial nitrate reduction electro-assisted by exo-electrogenic reduction of dioxygen with a Pseudomonas dominated cathodic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothe Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202405220⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.144573-144573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832815v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Polydopamine Incorporation on the Nanostructure and Electrochemical Performance of Electrodeposited Polypyrrole Films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single‐Entity Electrochemistry of N‐Doped Graphene Oxide Nanostructures for Improved Kinetics of Vanadyl Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Aysla Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunet Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, C, 10 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2405220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c10010020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202405220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479262v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bioanodes rich in exoelectrogenic bacteria using iron-rich palaeomarine sediment inoculum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+                <w:t xml:space="preserve">Effects of Polydopamine Incorporation on the Nanostructure and Electrochemical Performance of Electrodeposited Polypyrrole Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, C, 10 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c10010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04328268v1</w:t>
+                <w:t xml:space="preserve">hal-04479262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous N‐doped carbon‐encapsulated iron as a novel catalyst architecture for the electrocatalytic hydrogenation of benzaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maida Costa de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunet Cabré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.202400546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(III) oxide microparticles modulate extracellular electron transfer in anodic biofilms dominated by bacteria of the Pelobacter genus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of bioanodes rich in exoelectrogenic bacteria using iron-rich palaeomarine sediment inoculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Ait-Itto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Monfort</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 151, pp.108394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108394⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 156, pp.108618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04016039v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04328268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored glycosylated anode surfaces Addressing the exoelectrogen bacterial community via functional layers for microbial fuel cell applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Flinois</w:t>
+                <w:t xml:space="preserve">Fe(III) oxide microparticles modulate extracellular electron transfer in anodic biofilms dominated by bacteria of the Pelobacter genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Ait-Itto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.108394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailored glycosylated anode surfaces Addressing the exoelectrogen bacterial community via functional layers for microbial fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Iannaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Myles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136, pp.107621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1577,51 +1707,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1680,225 +1810,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +2060,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1984,133 +2114,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration in Electroactive Bacteria: Bioinorganic Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo O. Louro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2120,134 +2250,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry of elements | Iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Electrochemical Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-323-96022-9.00214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2315,51 +2445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E9555C5"/>
+    <w:nsid w:val="9A32BDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-behan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ahmed Boughezal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cibron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Aysla Costa de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Rafferty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08953g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169515" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Philippon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet Cabr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schr&#246;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10010020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ait-Itto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Costa de Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Monfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Myles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O. Louro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2792" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-96022-9.00214-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-behan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ahmed Boughezal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cibron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Aysla Costa de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Rafferty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08953g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Philippon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet Cabr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schr&#246;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10010020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Costa de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ait-Itto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Monfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Myles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107621" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O. Louro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-96022-9.00214-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>