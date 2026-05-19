--- v1 (2026-04-03)
+++ v2 (2026-05-19)
@@ -94,1231 +94,1248 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6819-2457</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tae1A2AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Nanocarbons via Biocatalysis of C-F Bond Cleavage by Electroactive Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Knani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Ahmed Boughezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cibron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.121053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.121053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Microbial and Electrochemical Redox Systems for Sustainable Wastewater Treatment and Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acselectrochem.5c00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic hydrogenation of unsaturated organics using Mo and W porous carbon-encapsulated nanostructures: impact of metal type on properties and performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthraquinone disulfonate as a stable redox mediator for efficient air-cathodes at neutral pH in dual-chamber microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta08953g⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.109279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2026.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033730v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for the production of sustainable active species for redox flow batteries in bioelectrochemical systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Electrocatalytic hydrogenation of unsaturated organics using Mo and W porous carbon-encapsulated nanostructures: impact of metal type on properties and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Aysla Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aran Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta08953g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423363v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial nitrate reduction electro-assisted by exo-electrogenic reduction of dioxygen with a Pseudomonas dominated cathodic biofilm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Challenges and opportunities for the production of sustainable active species for redox flow batteries in bioelectrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 497, pp.144573-144573. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.169515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646054v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Entity Electrochemistry of N‐Doped Graphene Oxide Nanostructures for Improved Kinetics of Vanadyl Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial nitrate reduction electro-assisted by exo-electrogenic reduction of dioxygen with a Pseudomonas dominated cathodic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Brunet Cabré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothe Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202405220⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.144573-144573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832815v1</w:t>
+                <w:t xml:space="preserve">hal-04646054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Polydopamine Incorporation on the Nanostructure and Electrochemical Performance of Electrodeposited Polypyrrole Films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single‐Entity Electrochemistry of N‐Doped Graphene Oxide Nanostructures for Improved Kinetics of Vanadyl Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Aysla Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunet Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c10010020⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2405220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202405220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479262v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous N‐doped carbon‐encapsulated iron as a novel catalyst architecture for the electrocatalytic hydrogenation of benzaldehyde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Polydopamine Incorporation on the Nanostructure and Electrochemical Performance of Electrodeposited Polypyrrole Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, C, 10 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/c10010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691885v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bioanodes rich in exoelectrogenic bacteria using iron-rich palaeomarine sediment inoculum</w:t>
               </w:r>
@@ -1343,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.108618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,285 +1436,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04328268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(III) oxide microparticles modulate extracellular electron transfer in anodic biofilms dominated by bacteria of the Pelobacter genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous N‐doped carbon‐encapsulated iron as a novel catalyst architecture for the electrocatalytic hydrogenation of benzaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Philippon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maida Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunet Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108394⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016039v1</w:t>
+                <w:t xml:space="preserve">hal-04691885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored glycosylated anode surfaces Addressing the exoelectrogen bacterial community via functional layers for microbial fuel cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe(III) oxide microparticles modulate extracellular electron transfer in anodic biofilms dominated by bacteria of the Pelobacter genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Ait-Itto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Iannaci</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alicia Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.108394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailored glycosylated anode surfaces Addressing the exoelectrogen bacterial community via functional layers for microbial fuel cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Iannaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Myles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136, pp.107621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2020.107621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1707,404 +1858,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2114,133 +2265,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration in Electroactive Bacteria: Bioinorganic Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo O. Louro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2250,134 +2401,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry of elements | Iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Electrochemical Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-323-96022-9.00214-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2445,51 +2596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A32BDFA"/>
+    <w:nsid w:val="42CEA202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2676,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-behan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ahmed Boughezal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cibron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Aysla Costa de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Rafferty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08953g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Philippon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet Cabr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schr&#246;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10010020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Costa de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ait-Itto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Monfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Myles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107621" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O. Louro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2792" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-96022-9.00214-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-behan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tae1A2AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Ahmed Boughezal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cibron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.121053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00525" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Aysla Costa de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Rafferty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08953g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Philippon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet Cabr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schr&#246;der" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nolan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10010020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ait-Itto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108618" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Costa de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Monfort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Myles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2020.107621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O. Louro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-96022-9.00214-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>