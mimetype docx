--- v1 (2026-03-30)
+++ v2 (2026-05-11)
@@ -1030,177 +1030,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse beta burst waveform motifs characterize movement-related cortical dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal organization of human sensorimotor beta burst activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaz Alavizadeh</w:t>
+                <w:t xml:space="preserve">Catharina Zich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Daligaut</w:t>
+                <w:t xml:space="preserve">Andrew J Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J Bonaiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
+                <w:t xml:space="preserve">George O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia C Mardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102490⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.05.19.492617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299144v1</w:t>
+                <w:t xml:space="preserve">hal-03868894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal effects of early psychosocial deprivation on macaque executive function: Evidence from computational modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Massera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1209,384 +1209,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J Bonaiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gautier-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (1996), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2022.1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal organization of human sensorimotor beta burst activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian multilevel hidden Markov models identify stable state dynamics in longitudinal recordings from macaque primary motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Quinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James J Bonaiuto</w:t>
+                <w:t xml:space="preserve">Sebastien Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George O’neill</w:t>
+                <w:t xml:space="preserve">Sebastian Mildiner Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia C Mardell</w:t>
+                <w:t xml:space="preserve">Gino Coudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.05.19.492617⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.2787-2806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868894v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multilevel hidden Markov models identify stable state dynamics in longitudinal recordings from macaque primary motor cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Mildiner Moraga</w:t>
+                <w:t xml:space="preserve">Diverse beta burst waveform motifs characterize movement-related cortical dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej J Szul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Coudé</w:t>
+                <w:t xml:space="preserve">Sanaz Alavizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bimbi</w:t>
+                <w:t xml:space="preserve">Sébastien Daligaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Ferrari</w:t>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58, pp.2787-2806. </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.102490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.16065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868887v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision magnetoencephalography reveals increased right-inferior frontal gyrus beta power during response conflict</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Debnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Alavizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,90 +2467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping Neurons in the Ventral Premotor Cortex of Macaques Are Modulated by Social Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Coudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Festante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bonaiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3666,90 +3666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with tool use modulates visuomotor neuronal response to tool action observation in monkey motor and premotor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Coudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4065,141 +4065,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorting anatomy to test MEG models and metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorimotor beta burst dynamics and interhemispheric connectivity in children with developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Rayson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José David López</w:t>
+                <w:t xml:space="preserve">Sarah A Gerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Balbastre</w:t>
+                <w:t xml:space="preserve">Jennifer Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ashburner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Bonaiuto</w:t>
+                <w:t xml:space="preserve">Catherine R.G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Barnes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Purcell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367235v1</w:t>
+                <w:t xml:space="preserve">hal-05367229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer MEG source modelling enables depth-resolved inference across all six cortical laminae in humans</w:t>
               </w:r>
@@ -4297,145 +4301,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor beta burst dynamics and interhemispheric connectivity in children with developmental coordination disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distorting anatomy to test MEG models and metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A Gerson</w:t>
+                <w:t xml:space="preserve">José David López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Keating</w:t>
+                <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine R.G. Jones</w:t>
+                <w:t xml:space="preserve">John Ashburner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bonaiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Purcell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gareth Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367229v1</w:t>
+                <w:t xml:space="preserve">hal-05367235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta burst waveform extraction using novel 4 He-OPMs</w:t>
               </w:r>
@@ -5156,51 +5156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dykstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fernandez Pujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05379239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boissel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarous Xavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scoury Daphn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corde Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20448-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papadopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.993" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J Szul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Bonaiuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad19ea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842181v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bonaiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El-Khoueiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Debnath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier-Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0886-23.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Alavizadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868894v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Zich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Quinn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George O&#8217;neill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Mardell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.19.492617" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868887v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kirchherr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mildiner Moraga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Coud&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bimbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868899v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria L Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bestmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Aron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Little" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.25.489434" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.824759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier F Ferrari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2022.101069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211042379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Neymotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie R Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R Barnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bonaiuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wagstyl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116862" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Toschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Festante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier F. Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhismadev Chakrabarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Murray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100631" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Zariry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaass" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Phillipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s M&#233;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04977985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Johnstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonaiuto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bestmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367235v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David L&#243;pez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashburner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barnes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishita Agarwal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gailhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Gerson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keating" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R.G. Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Purcell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Gutteling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hiba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Agouram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauc&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dykstra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunkai Zhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fernandez Pujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2025.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05379239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boissel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benarous Xavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Charlotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scoury Daphn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corde Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20448-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papadopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.993" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J Szul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Bonaiuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad19ea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842181v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Darmet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bonaiuto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El-Khoueiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Debnath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier-Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0886-23.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868894v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Zich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Quinn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George O&#8217;neill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia C Mardell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.19.492617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868887v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kirchherr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mildiner Moraga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Coud&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bimbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Alavizadeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868899v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria L Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bestmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Aron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Little" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.25.489434" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.824759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier F Ferrari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2022.101069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211042379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund A. Derrington" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A Neymotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie R Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R Barnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bonaiuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wagstyl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116862" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Toschi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Festante" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier F. Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhismadev Chakrabarti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Murray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100631" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Zariry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaass" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Phillipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s M&#233;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04977985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Johnstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonaiuto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bestmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Gerson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keating" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R.G. Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Purcell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishita Agarwal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gailhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David L&#243;pez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashburner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Gutteling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hiba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Agouram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dauc&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>