--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -616,191 +616,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03970663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Sapiro (dir.) Dictionnaire international Bourdieu Paris, CNRS Éditions, 2020, XXV + 964 pages</w:t>
+                <w:t xml:space="preserve">Romain Colonna. De la minoration à l’émancipation : Itinéraires sociolinguistiques Aiacciu, Albiana, 2020, 208 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.169-171. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.155-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.177.0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980429v1</w:t>
+                <w:t xml:space="preserve">hal-03980431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colonna. De la minoration à l’émancipation : Itinéraires sociolinguistiques Aiacciu, Albiana, 2020, 208 p.</w:t>
+                <w:t xml:space="preserve">Gisèle Sapiro (dir.) Dictionnaire international Bourdieu Paris, CNRS Éditions, 2020, XXV + 964 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.155-157. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.169-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.177.0144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980431v1</w:t>
+                <w:t xml:space="preserve">hal-03980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie linguistique</w:t>
               </w:r>
@@ -1853,1766 +1853,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celtic Commodified: The Role of Minority Languages in Scottish and Irish National Celebrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (VIII)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language endangerment and revitalisation as elements of regimes of truth: shifting terminology to shift perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (4), pp.317-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01434632.2013.794807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et nationalisme en Écosse: Trois langues pour une nation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.96-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00779672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'hygiène verbale dans le sud de la France ou Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 72, pp.1-10</w:t>
+              <w:t xml:space="preserve">, 2012, 72, pp.83-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social biology of domiciliary cockroaches: colony structure, kin recognition and collective decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-012-0234-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">James Costa</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t>
+              <w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758831v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Colette Rivault</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">De l'hygiène verbale dans le sud de la France ou Occitanie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologie(s) occitane(s) et figures de l'autorité : le rôle du linguiste dans l'imaginaire de l'aménagement linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Observatoire des pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.107-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00779661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'un et du divers. La région Rhône-Alpes et la mise en récit de ses langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (97/2011), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.20489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00779384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversidad Lingüística y escuela.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre Maestros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eats, Shoots and Leaves: Ponctuation et Ordre Moral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Educateur Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : &amp;quot;The Cambridge Handbook of Endangered Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137, pp.137-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00853898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revitalization of Regional Languages in France Through Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Lyster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Issues / Thèmes canadiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.55-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des derniers locuteurs aux néo-locuteurs : revitalisation linguistique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35-36, pp.205-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviáu enveja de transmetre tres causas&amp;quot; : transmission familiale de l'occitan et idéologies de militants en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.93-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language, ideologies, and the 'Scottish voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Scottish Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues en danger: le phénomène et la réponse des linguistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Grinevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35-36, pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language History as Charter Myth? Scots and the (Re)invention of Scotland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scottish Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues régionales au cœur des travaux sur la variation langagière : Cent ans de publications de l'INRP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00632479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes et manuels d'histoire-géographie : formation citoyenne à la pluralité européenne ou reproduction des idéologies dominantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 72, pp.83-112</w:t>
+              <w:t xml:space="preserve">, 2009, 66, pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1052 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">ensl-00632432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3693,191 +3693,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bi/plurilingualism, near-languages and interlinguistic projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistics Symposium: Macro and Micro Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures régionales, langues vivantes étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Strasbourg, France. pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359469v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et langues régionales/indigènes dans la Revue pédagogique (1880-1895) : exclusions et/ou convergences?</w:t>
               </w:r>
@@ -3995,178 +3995,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions pour une sociodidactique français / langues régionales et minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque international du réseau français de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Amiens, France. pp.233-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La presse en langue régionale : un objet social à didactiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vitalité Sociolinguistique des langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Montpellier, France. pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372750v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00394082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4321,51 +4321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de France, langues en danger : aménagement et rôle des Linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,474 +4929,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Penser les langues régionales dans l'enseignement bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Helot; Jurgen Erfurt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education bilingue en France: Politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, 2016, Education bilingue en France: Politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seissanta ans de sociolingüistica occitana a la periferia: quin avenir per la disciplina?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en sciences du langage et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer pour faire exister : l'épineuse question de l'oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bichurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nom des langues IV : Nommer des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.184-201, 2016, Le nom des langues IV : Nommer des langues romanes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Christine Helot; Jurgen Erfurt. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Must we save the language? Children's discourse on language and community in Provençal and Scottish language revitalisation movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education bilingue en France: Politiques linguistiques, modèles et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, 2016, Education bilingue en France: Politiques linguistiques, modèles et pratiques</w:t>
+              <w:t xml:space="preserve">Endangered Languages: Beliefs and Ideologies in Language Documentation and Revitalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.195-214, 2014, Endangered Languages: Beliefs and Ideologies in Language Documentation and Revitalisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts as a linguistic border, for whom, and with what implications? Exploring Occitan and Francoprovençal in Rhône-Alpes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominic Watt; Carmen Llamas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Borders and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinburgh University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Language, Borders and Identity, 0748669779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edinburgh University Press</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01413325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing language revitalisation movements in Provence: what is revitalisation really about?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mari C. Jones And Sarah Ogilvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keeping Languages Alive. : Documentation, Pedagogy and Revitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.212-224, 2013</w:t>
@@ -5425,51 +5425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,51 +6220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2024-0054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Nakassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2025.a983089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2025.a983094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404524000204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Brennan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.174.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lcs.00024.cos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2018.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jola.12069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A5788F7C988A0B48654A1B05FB8B0EBB10A5CF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2014-0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brennan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2013.794807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-012-0234-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVCJZ3WS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lyster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Sokolovska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lauria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lorente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350293557" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800416277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786093.iela0368" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley de Korne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Lane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bichurina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-language-borders-and-identity.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Molina Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2024-0054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Nakassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2025.a983089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2025.a983094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404524000204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03970663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C Brennan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.174.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Marignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit Cahill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lcs.00024.cos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2018.10.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0171" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jola.12069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A5788F7C988A0B48654A1B05FB8B0EBB10A5CF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2014-0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brennan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2013.794807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-012-0234-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVCJZ3WS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00779384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Perez-Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lyster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cortier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Boutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Sokolovska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lauria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lorente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350293557" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800416277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786093.iela0368" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley de Korne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Lane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bichurina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-language-borders-and-identity.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Molina Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>