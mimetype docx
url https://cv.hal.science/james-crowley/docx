--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>