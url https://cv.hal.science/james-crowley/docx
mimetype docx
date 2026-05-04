--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>