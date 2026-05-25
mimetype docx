--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> James Crowley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Framework for Collaborative Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2022.3208321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/HSP.x.1-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Pose of any 3D Rigid Object and an Associated Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (6), pp.571-596. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-017-1052-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415027v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AppsGate, un écosystème domestique programmable : &amp;quot;vivre avec&amp;quot; comme retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 7, Number 1 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.4901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Classification of People Engaged in Problem Solving: Application to Chess Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First-Person Experience with End-User Development for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2016.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-metamorphic history of the eastern Taureau shear zone, Mauricie area, Québec: Implications for the exhumation of the mid-crust in the Grenville Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Soucy La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257, pp.22-46. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2014.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression analysis and the affect space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.430-436. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661815030086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local scene flow by tracking in intensity and depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.98-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A planetary nervous system for social mining and collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Pedreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Pentland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lukowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214 (1), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01688-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial features detection robust to pose, illumination and identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.617--622. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1398368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating Missing Modalities in Time-Continuous Multimodal Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer-Based Self-Supervised Learning for Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition (ICPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Transformers for Unsupervised Object Discovery using Normalized Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangtao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2022 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr52688.2022.01414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color-based Fusion of MRI Modalities for Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD 2021 - 2nd International Conference on Medical Imaging and Computer-Aided Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Birmingham, United Kingdom. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-3880-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust collaborative collision avoidance between robots with nearly symmetric crossing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaldo Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMR 2021 - European Conference on Mobile Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC@CVPR 2019 - Fourth International Workshop on Egocentric Perception Interaction and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning investigation for chess player attention prediction using eye-tracking and game data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Le Louedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA 2019 - ACM Symposium On Eye Tracking Research &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3314111.3319827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotion in Problem Solving: First Results from Observing Chess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - Workshop at 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, Colorado, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put That There</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2018 - 20th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242969.3276309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Multimodal Analysis of Teaching Centered on Shared Attention and Knowledge Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise-Héléna Aubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition and Localization of Food in Cooking Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Multimedia for Cooking and Eating Activities and Multimedia Assisted Dietary Management (CEA-MADiMa 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230519.3230590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Availability for Communication in Smart Homes Using Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athènes, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will the Last One Out, Please Turn Off the Lights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurillau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmI 2018 - 14th European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Larnaca, Cyprus. pp.20-36, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03062-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing objective quality metrics for panoramic videos based on human perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMVIP 2018 - Irish Machine Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Aware Evaluation of 3D Object Detection and Pose Estimation in Scenes of Many Parts in Bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.2209-2218, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2017.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Observation and Interpretation of Subjects Engaged in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on “Behavior, Emotion and Representation: Building Blocks of Interaction”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Image-Based Rendering with Gradient Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3D - 2016 International Conference on 3D Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC3D.2016.7823449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Colleville-sur-Mer, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'Écosystème Domestique Programmable : Oser « Vivre avec » comme Méthode Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle L Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing the Plenoptic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Fields for Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. pp.1714-1725, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Activity Recognition Using Place-Based Decision Fusion in Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference, CONTEXT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.137 - 150, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1865987.1866010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Routine Daily Activities in an Instrumented Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI 2017 - 11th International Conference on Ubiquitous Computing and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Philadelphie, United States. pp.413-425, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67585-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of Oriented Depth Gradients for Action Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Abou Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Head Motion on the Assistive Robot Expressiveness - Evaluation with Elderly Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Oliveira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Affective Computing for Social Robotics Workshop at the IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu basé image avec contraintes sur les gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et l'Intelligence Artificielle, RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Qualities for Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI 2016 Workshop : Interacting with Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, Calif., United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological View of Smart Home Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMI 2015 - European Conference on Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement optimal de caméras contraintes pour la synthèse de nouvelles vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about End-User Development for Smart Homes by &amp;quot; Eating Our Own Dog Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015, Conference on Computer Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Semi-Rigid Scene Flow Estimation from RGBD images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2014 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10584-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns Calculated Over Gaussian Derivative Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014 - 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Normalized Radial Fourier Transform as a Robust Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Dung Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depression Estimation Using Audiovisual Features and Fisher Vector Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anind Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orlando, FL, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661806.2661817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Shape Description with Laplacian Profile and Fourier Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanthia Mavridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition, ICIAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Algarve, Portugal. pp.46 - 54, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11758-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Lessons from the Development of SPOK, an End-user Development Environment for Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp'2014 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seattle, United States. pp.895-902, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2638728.2641559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local/Global Scene Flow Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head Pose Estimation Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38886-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expression Analysis and The PAD Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIA 2013 - 11th International Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Sep 2013, Samara, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Detection Using Multi-scale Gaussian Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WSEAS International Conference on Signal Processing, Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et apprentissage automatique d'objets pour la modélisation de milieux intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 - Colloque sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Flow by Tracking in Intensity and Depth Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPRW 2012 - Computer Vision and Pattern Recognition Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Providence, RI, United States. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2012.6239237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach on Temporal Data Mining for Symbolic Time Sequences: Temporal Tree Associate Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillame-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAI 2011 - International Conference on Tools with Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca Raton, FL, United States. pp.748-752, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2011.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation explicite des objets et de l'environnement en combinant les approches topologique et métrique pour la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - 13e Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC : Un nouvel échantillonnage conditionnel pour RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2011 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor-Jet: a Tensorial Representation of Local Binary Gaussian Jet Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Francisco, United States. pp.41-47, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How old are you?&amp;quot; A possible answer using Tensors of Binary Gaussian Receptive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BetaSAC: A New Conditional Sampling For RANSAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Decrouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Machine Vision Association, Aug 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Using Tensors of Census Transform Histograms from Gaussian Features Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model of Error in Fixed-Point Arithmetic Gaussian Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Meler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alexander Ruiz Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Workshop on Embedded Computer Vision (held in conjuction with ICCV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.916-820, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Detection by Cascade of Gaussian Derivates Classifiers Calculated With a Half-Octave Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ruiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00352944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for ubiquitous applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pong Chi Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maisonnasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “FAME” Interactive Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Metze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gieselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Holzapfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kluge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Rogina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processes for tracking and recognition of hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Perceptual User Interfaces (PUI97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Banf, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining Stereo Calibration by Tracking Image Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, New York, United States. pp.483--488, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.1993.341086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Wearables Data Interoperability and Ambient Assisted Living Application Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Grönroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lilius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Eertink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lotfi A. Zadeh; Ronald R. Yager; Shahnaz N. Shahbazova; Marek Z. Reformat; Vladik Kreinovich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments and the New Direction in Soft-Computing Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer, pp.559-568, 2018, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75408-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence: Science or Fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Calvary, T. Delot, F. Sedes, J.-Y. Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, pp.1-10, 2012, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ambiante : effet de mode ou d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Calvary, Thierry Delot, Florence Sèdes, Jean-Yves Tigli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Chap.1, 2012, IC2 - Traité Informatique et Systèmes d'Information, 2-7462-2981-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Zaidenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puneet, Shweta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brdiczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Curin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kleindienst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Waibel, Alexander, Stiefelhagen, Rainer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in the Human Interaction Loop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2009, 9781848820548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Lecture Design and Student Engagement: Analysis of Visual Attention, Affect, Satisfaction, and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lassance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Vilela Leite Filgueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Complex and Hybrid AI Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Costeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective quality metric for panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Detection in Panoramic Videos: a Pairwise Assessment within Stitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Devernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Manipulation Actions from State-Transformations (Technical Report)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachwa Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Univ. Grenoble Alps, CNRS, Inria, Grenoble INP, LIG, 38000 Grenoble, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPEBUS : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pierrelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFSTTAR; INRIA; THALES; CITILOG; FARECO; Ville de Versailles; SVTU. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une unité mixte de recherche 2007-2010, CNRS-INP-INRIA-UJF-UPMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-001, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ORASIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 87-R-074, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03895933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Coutaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2022.3208321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nieto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/HSP.x.1-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415027v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-017-1052-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.4901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2020011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2016.24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Soucy La Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gervais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tremblay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.11.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254487v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Jain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mavridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661815030086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quiroga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.03.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Pedreschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Kossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01688-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1398368" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634490v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03585410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Shen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shell Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52688.2022.01414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Aboubakr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3880-0_10" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldo Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Rekik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Le Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3276309" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#233;na Aubineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815512v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230519.3230590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122217v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carlesso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03062-9_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nabil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2016.7823449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.218" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865987.1866010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_43" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wargnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Oliveira Lopes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Grange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02122061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brox" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10584-0_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Hoang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anind Dey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661806.2661817" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38886-6_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2012.6239237" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillame-Bert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alexander Ruiz Hernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457618" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ruiz-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bobet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1993.341086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eertink" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75408-6_43" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953481v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Curin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kleindienst" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lassance" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Vilela Leite Filgueiras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;ller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Costeira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05618889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrel&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vinant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Combe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953480v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouabdesselam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plateau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>