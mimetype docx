--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -109,266 +109,266 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup, le mirage d’une égalité face à l’orientation ?</w:t>
+                <w:t xml:space="preserve">La prévention du décrochage universitaire dans le cadre de la loi ORE : quelles mises en œuvre des dispositifs de remédiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1450m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05185820v1</w:t>
+                <w:t xml:space="preserve">halshs-05289767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du décrochage universitaire dans le cadre de la loi ORE : quelles mises en œuvre des dispositifs de remédiation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parcoursup, le mirage d’une égalité face à l’orientation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05289767v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05185820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention du décrochage universitaire dans le cadre de la loi ORE : quelles mises en œuvre des dispositifs de remédiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1450m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05185808v1</w:t>
@@ -379,77 +379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de formulation des voeux vers le supérieur à l’ère de Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -496,51 +496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps, l’expérience et l’émancipation à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Palimpseste, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80 % de bacheliers par génération : un objectif atteint mais une démocratisation « ségrégative » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -634,64 +634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“We Were that Student Life was Freedom…” First-year University Student Experience During the Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69, pp.46-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,51 +725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau, G.(2022). S’asseoir et se regarder passer. Itinéraire(s) d’un sociologue de province. La Dispute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre décrochage et décohabitation précoce, l’expérience d’une jeunesse « déviante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Deviant” young people’s experiences of dropping out of school and leaving home at an early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -985,51 +985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°43 (1), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1076,51 +1076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : comment concilier compétitivité internationale et proximité démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPTES RENDUS : Tristana Pimor, 2014. Zonards, une famille de rue. Paris, PUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 36 (2), pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporalité, une disposition sociale et culturelle de construction de l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes préparatoires aux grandes écoles : entre proximité et prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41/4, pp.571-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,77 +1433,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le micromarché des enseignements de spécialité au lycée général.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Masy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olwen Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les immersions à l’université. Analyse d’un échec et des écueils méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olwen Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,51 +1623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunesses et des expériences au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la plateforme ressources jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes Métropole, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1705,51 +1705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, émancipation et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’université Rennes 2 : Faire société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1787,77 +1787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation scolaire au prisme des réformes du lycée général et Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olwen Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie d’une politique de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Masy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Égalité(s) vers et dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Égalisup, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1990,64 +1990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières refuge de l’université à l’ère de Parcoursup.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Geuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,51 +2098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps en éducation. Pour une sociologie du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; Université Rennes 2, May 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l'école, le temps à l'école pour une considération sociologique du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les midis de l'ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Bretagne, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales et territoriales d'accès aux classes préparatoires aux grandes écoles (CPGE) : quelles évolutions récentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Diversité culturelle et citoyenneté. Enjeux éducatifs à l'heure de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persistance des inégalités d'accès aux classes préparatoires aux grandes écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Ecole et inégalités du Congrès international de l'Actualité de la recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF; Université de Mons, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,234 +2381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture sociale des CPGE à l’aune des boursiers de l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en éducation et en formation (AREF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690061v1</w:t>
+                <w:t xml:space="preserve">hal-04690386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves boursiers de l’enseignement supérieur en CPGE : des choix d’orientation sous contraintes</w:t>
+                <w:t xml:space="preserve">L’ouverture sociale des CPGE à l’aune des boursiers de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO, Nov 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’Actualité de la recherche en éducation et en formation (AREF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690386v1</w:t>
+                <w:t xml:space="preserve">hal-04690061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une homogénéisation des élèves de CPGE ? Une vue de l’intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. La formation des élites : Les enjeux de l’ouverture sociale et de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSC (SciencesPo / CNRS); CSE (Université Paris I / CNRS); CREN (Université de Nantes), Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2665,51 +2665,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup et l'introduction de la sélection à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des recherches actuelles en sciences de l'éducation : contribution doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hors série n°7, http://www.recherches-en-education.net/spip.php?article311, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,64 +2850,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires des Antilles, pp.275-298, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2941,51 +2941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bacheliers professionnels dans l'enseignement supérieur : un regard temporaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Maillard et G. Moreau (dir.), Le bac pro, un diplôme comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Éducation et société, Agnès van Zanten, 978-2-13-065108-6</w:t>
             </w:r>
           </w:p>
@@ -3259,51 +3259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine sociale des étudiants de CPGE : quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’études et parcours scolaires des étudiants des classes préparatoires [In : Dutercq, Y. (dir.). Les disparités territoriales dans l’accès aux formations d’élite. La situation des Pays-de-la-Loire au regard des autres régions françaises]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Haurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la construction sociale du rapport au temps : le cas des boursiers de CPGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Masy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Nantes (UNAM), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3829,51 +3829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwen Lollivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Lollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_baccalaur%C3%A9at_professionnel_%3A_impasse_ou_nouvelle_chance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hoareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Masy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185820v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-108-01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9874" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.043.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.036.0207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3909" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwen Lollivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Lollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard &#201;tienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_baccalaur%C3%A9at_professionnel_%3A_impasse_ou_nouvelle_chance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haurat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>