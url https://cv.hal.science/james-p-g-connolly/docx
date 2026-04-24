--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1126,429 +1126,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mekhazni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739827v1</w:t>
+                <w:t xml:space="preserve">hal-03759213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+                <w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dan Mihailetchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Connolly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759213v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832800v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological, optical and photovoltaic characteristics of MoSe2/SiOx/Si heterojunctions</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,429 +1930,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t>
+                <w:t xml:space="preserve">Ferroelectric photovoltaic characteristics of pulsed laser deposited 0.5Ba(Zr0.2Ti0.8)O3-0.5(Ba0.7Ca0.3)TiO3/ZnO heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Huang</w:t>
+                <w:t xml:space="preserve">J.P.B. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+                <w:t xml:space="preserve">K.C. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">F. Cortés-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">R.F. Negrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">A.C. Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675806v1</w:t>
+                <w:t xml:space="preserve">hal-02635098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric photovoltaic characteristics of pulsed laser deposited 0.5Ba(Zr0.2Ti0.8)O3-0.5(Ba0.7Ca0.3)TiO3/ZnO heterostructures</w:t>
+                <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P.B. Silva</w:t>
+                <w:t xml:space="preserve">Tareq Abu Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.C. Sekhar</w:t>
+                <w:t xml:space="preserve">Nadja Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cortés-Juan</w:t>
+                <w:t xml:space="preserve">Urs Aeberhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Negrea</w:t>
+                <w:t xml:space="preserve">Diego Alonso-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Kuncser</w:t>
+                <w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 167, pp.18-23. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635098v1</w:t>
+                <w:t xml:space="preserve">hal-01908379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
+                <w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tareq Abu Hamed</w:t>
+                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Adamovic</w:t>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Aeberhard</w:t>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alonso-Alvarez</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.10. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908379v1</w:t>
+                <w:t xml:space="preserve">hal-01675806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs microcrystals selectively grown on silicon: Intrinsic carbon doping during chemical beam epitaxy with trimethylgallium</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.035704. </w:t>
@@ -2466,351 +2466,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mencaraglia</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rimada</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635112v1</w:t>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+                <w:t xml:space="preserve">hal-02635112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Simulation of Metal Nanoparticles on Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cortés-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Espinosa-Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sánchez-Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,77 +2874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3253,676 +3253,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Multiple Quantum Well and Superlattice Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Ag nanoparticles integrated within antireflection coatings for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cortés-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cabrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julio Rimada</w:t>
+                <w:t xml:space="preserve">C. Chaverri Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maykel Courel</w:t>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. García de Abajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/nr.2013.43030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.033116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635186v1</w:t>
+                <w:t xml:space="preserve">hal-02635191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ag nanoparticles integrated within antireflection coatings for solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modelling of GaAsP/InGaAs/GaAs strain-balanced multiple-quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4808259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.024512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635191v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of GaAsP/InGaAs/GaAs strain-balanced multiple-quantum well solar cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling radiative loss in quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ekins-Daukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4775404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (26), pp.264007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/26/264007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635198v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling radiative loss in quantum well solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K-H Lee</w:t>
+                <w:t xml:space="preserve">Theory of random nanoparticle layers in photovoltaic devices applied to self-aggregated metal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaverri Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hirst</w:t>
+                <w:t xml:space="preserve">F.J. García de Abajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Sánchez Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/26/264007⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.294-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635180v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of random nanoparticle layers in photovoltaic devices applied to self-aggregated metal samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chaverri Ramos</w:t>
+                <w:t xml:space="preserve">Modeling Multiple Quantum Well and Superlattice Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. García de Abajo</w:t>
+                <w:t xml:space="preserve">Maykel Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sánchez Plaza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109, pp.294-299. </w:t>
+              <w:t xml:space="preserve">Natural Resources Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (03), pp.235-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/nr.2013.43030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635205v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Photon Coupling in Dual Multiple-Quantum-Well Solar Cells</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Mihailetchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost model for LIMA device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,51 +4457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. W J Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,51 +4716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Processing Route to High Efficiency CuIn(S,Se)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,811 +4831,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MODIS derived &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt;PAR with ground based flux tower measurements to derive the light use efficiency for two Canadian peatlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. T. Roulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. M. Lafleur</w:t>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.1765-1794</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297999v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Using MODIS derived &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt;PAR with ground based flux tower measurements to derive the light use efficiency for two Canadian peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. T. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Seaquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Holden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">P. M. Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.1765-1794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
+                <w:t xml:space="preserve">Conversion efficiency enhancement of AlGaAs quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Johnson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bessière</w:t>
+                <w:t xml:space="preserve">J.C. Rimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barnham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.W.J. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (4-5), pp.513-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927569v1</w:t>
+                <w:t xml:space="preserve">hal-02635266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion efficiency enhancement of AlGaAs quantum well solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.W.J. Barnham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.6233-6237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635266v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322102v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP-based lattice-matched InGaAsP and strain-compensated InGaAs∕InGaAs quantum well cells for thermophotovoltaic applications</w:t>
               </w:r>
@@ -5781,64 +5781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 242 (9), pp.1842-1845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,64 +5923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (6), pp.1445-1449. </w:t>
@@ -6056,77 +6056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bishnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87 (1-4), pp.169-179. </w:t>
@@ -6348,64 +6348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tibbits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6450,587 +6450,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit current enhancement in Bragg stack multi-quantum-well solar cells for multi-junction space cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum well cells for thermophotovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bushnell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0927-0248(02)00172-1⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (5), pp.S216-S220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/18/5/311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635369v1</w:t>
+                <w:t xml:space="preserve">hal-02635329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum well cells for thermophotovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Short-circuit current enhancement in Bragg stack multi-quantum-well solar cells for multi-junction space cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ekinsdaukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75 (1-2), pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-0248(02)00172-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/18/5/311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs/InGaAs strain-compensated quantum well cells for thermophotovoltaic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W.J Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Abbott</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J Ekins-Daukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G Kluftinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 14 (1-2), pp.158-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00369-7⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 14 (1-2), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00356-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927594v1</w:t>
+                <w:t xml:space="preserve">hal-02635346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum well solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">InGaAs/InGaAs strain-compensated quantum well cells for thermophotovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.J Ekins-Daukes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.G Kluftinger</w:t>
+                <w:t xml:space="preserve">Nicholas Ekins-Daukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 14 (1-2), pp.27-36. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 14 (1-2), pp.158-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00369-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00356-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635346v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strained and strain-balanced quantum well devices for high-efficiency tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,338 +7096,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of quantum well location on single quantum well p-i-n photodiode dark currents</w:t>
+                <w:t xml:space="preserve">Strain-balanced GaAsP/InGaAs quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Nelson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">N. Ekins-Daukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Roberts</w:t>
+                <w:t xml:space="preserve">J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 86 (10), pp.5898-5905. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (26), pp.4195-4197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.371609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.125580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635449v1</w:t>
+                <w:t xml:space="preserve">hal-02635362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-balanced GaAsP/InGaAs quantum well solar cells</w:t>
+                <w:t xml:space="preserve">Effect of quantum well location on single quantum well p-i-n photodiode dark currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ekins-Daukes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Roberts</w:t>
+                <w:t xml:space="preserve">Jenny Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clark</w:t>
+                <w:t xml:space="preserve">John Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 75 (26), pp.4195-4197. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (10), pp.5898-5905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.125580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.371609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635362v1</w:t>
+                <w:t xml:space="preserve">hal-02635449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Haarpaintner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (2), pp.1201-1206. </w:t>
@@ -7689,64 +7689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 74 (1), pp.614-621. </w:t>
@@ -7810,1700 +7810,1700 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTISCALE MODELS FOR PEROVSKITE OPTIMISATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baranek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Rérat</w:t>
+                <w:t xml:space="preserve">Kleider J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315093v1</w:t>
+                <w:t xml:space="preserve">hal-05315091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSEC-36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">MULTISCALE MODELS FOR PEROVSKITE OPTIMISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleider J.P.</w:t>
+                <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315091v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
+                <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisca Da Mattia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">L. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681544v1</w:t>
+                <w:t xml:space="preserve">hal-04790682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
+                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herth</w:t>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790682v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894991v1</w:t>
+                <w:t xml:space="preserve">hal-04681613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t>
+                <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Connolly</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681613v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Analysis of the photoluminescence bandgap temperature dependence to investigate the doping of micrometric size GaAs crystals grown on silicon for tandem solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624971v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the photoluminescence bandgap temperature dependence to investigate the doping of micrometric size GaAs crystals grown on silicon for tandem solar cells applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787653v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+                <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisca Da Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Herth</w:t>
+                <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790713v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF MONOLITHICALLY INTEGRATED (Al)GaAs ON SILICON FOR TANDEM SOLAR CELLS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311586v1</w:t>
+                <w:t xml:space="preserve">hal-04296813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">DEVELOPMENT OF MONOLITHICALLY INTEGRATED (Al)GaAs ON SILICON FOR TANDEM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.020129-001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296813v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,51 +9511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
@@ -9584,77 +9584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9709,51 +9709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence analysis of Silicon Interdigitated Back Contact for three-terminal tandem applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan,, France</w:t>
@@ -9860,51 +9860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mekhazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,103 +9959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on carrier selective three terminal perovskite on silicon-IBC tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul P Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
@@ -10078,295 +10078,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">The observation of thermal photon gain in quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, France. pp.0760-0764, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343877v1</w:t>
+                <w:t xml:space="preserve">hal-02635536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The observation of thermal photon gain in quantum well solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Hirst</w:t>
+                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chicago, France. pp.0760-0764, </w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635536v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t>
               </w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
@@ -10620,103 +10620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
@@ -11017,77 +11017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11123,385 +11123,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931338v1</w:t>
+                <w:t xml:space="preserve">hal-00931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931339v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherkasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931328v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
               </w:r>
@@ -11526,64 +11526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -11785,51 +11785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11906,51 +11906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12014,51 +12014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12107,307 +12107,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12415,51 +12415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
@@ -12514,77 +12514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ioannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N.D. Tibbits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, United States. pp.753-756, </w:t>
@@ -12674,51 +12674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, France. pp.67-70, </w:t>
@@ -12769,64 +12769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12890,90 +12890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13041,51 +13041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,51 +13149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13300,51 +13300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13408,77 +13408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating multiple quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13613,64 +13613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Contreras-Solorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Cells - New Approaches and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2015, </w:t>
@@ -13708,51 +13708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13933,64 +13933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.187-210, 2010, </w:t>
@@ -14028,51 +14028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well Solar Cells and Quantum Dot Concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14080,51 +14080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.517-537, 2006, </w:t>
@@ -14367,51 +14367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cacovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14447,303 +14447,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t>
+              <w:t xml:space="preserve">PSiNano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296198v1</w:t>
+                <w:t xml:space="preserve">hal-04795960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSiNano Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795960v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Dependence of Modulated Surface Photovoltage (SPV) to Characterize Surface Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Kirilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14824,90 +14824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
@@ -14962,64 +14962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeo Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15061,51 +15061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15113,51 +15113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t>
@@ -15180,1105 +15180,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Guérin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413333v1</w:t>
+                <w:t xml:space="preserve">hal-03262583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288843v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288829v1</w:t>
+                <w:t xml:space="preserve">hal-03413391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262583v1</w:t>
+                <w:t xml:space="preserve">hal-03288829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413348v1</w:t>
+                <w:t xml:space="preserve">hal-03413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413391v1</w:t>
+                <w:t xml:space="preserve">hal-03288843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344012v1</w:t>
+                <w:t xml:space="preserve">hal-02344131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344131v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -16307,90 +16307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16426,359 +16426,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942352v1</w:t>
+                <w:t xml:space="preserve">hal-01943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943490v1</w:t>
+                <w:t xml:space="preserve">hal-01942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
@@ -16807,103 +16807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
@@ -17051,346 +17051,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660167v1</w:t>
+                <w:t xml:space="preserve">hal-01629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigalit Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629676v1</w:t>
+                <w:t xml:space="preserve">hal-01660167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17490,64 +17490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17668,51 +17668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81AD1D53"/>
+    <w:nsid w:val="F6C13E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17899,51 +17899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-p-g-connolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-1719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249477858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3215-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58164-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinela Chilibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rnulf Nordseth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Craciunescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savastru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Sekhar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cort&#233;s-Juan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Negrea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kuncser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Espinosa-Soria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez-Plaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ponce-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Miguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enciso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Courel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2013.43030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaverri Ramos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808259" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekins-Daukes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hirst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/264007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez Plaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.11.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hua Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Barnham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Browne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Airey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2011.2177444" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Mihailetchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Roulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Seaquist" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Holden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lafleur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rimada" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR8V9Q7Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rohr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mazzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2398466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461764" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55EC6A2F0EBF22AB37B722A3DACDABF4003F3637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bushnell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-0580-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A603BD4E58B0E2D210813791706C13460BBBD45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bishnell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2004.09.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJCPG9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tibbits" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1946908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bushnell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekinsdaukes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(02)00172-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RB9CJV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635329v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rohr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/5/311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ekins-Daukes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00369-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6ZM745-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J Barnham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ballard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Ekins-Daukes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Kluftinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00356-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barnes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wj Barnham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(00)00346-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZW3Q9TR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberts" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371609" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635362v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ekins-Daukes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125580" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Barnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Griffin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00876-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPG5QHLF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haarpaintner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362857" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paxman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355275" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gissler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Durant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuhrer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hirst" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980957" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jh Videira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Leak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7356182" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635233v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W J Barnham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Browne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G J Adams" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6185857" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.D. Tibbits" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279565" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbott" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Bamham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2002.1190788" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2000.916130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02634793v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Contreras-Solorio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Enciso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59616" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635002v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1927-2.ch005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Browne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420076752-c5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-p-g-connolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-1719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249477858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3215-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58164-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinela Chilibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rnulf Nordseth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Craciunescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savastru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Sekhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cort&#233;s-Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Negrea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kuncser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Espinosa-Soria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez-Plaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ponce-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Miguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enciso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaverri Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekins-Daukes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hirst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/264007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez Plaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Courel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2013.43030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hua Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Barnham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Browne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Airey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2011.2177444" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Mihailetchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Roulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Seaquist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Holden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lafleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rimada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR8V9Q7Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rohr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mazzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2398466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461764" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55EC6A2F0EBF22AB37B722A3DACDABF4003F3637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bushnell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-0580-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A603BD4E58B0E2D210813791706C13460BBBD45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bishnell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2004.09.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJCPG9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tibbits" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1946908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/5/311" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bushnell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekinsdaukes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(02)00172-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RB9CJV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J Barnham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ballard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Ekins-Daukes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Kluftinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00356-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ekins-Daukes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00369-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6ZM745-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barnes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wj Barnham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(00)00346-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZW3Q9TR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ekins-Daukes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clark" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberts" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371609" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Barnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Griffin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00876-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPG5QHLF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haarpaintner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362857" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paxman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355275" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gissler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Durant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuhrer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hirst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980957" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jh Videira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Leak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7356182" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635233v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W J Barnham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Browne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G J Adams" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6185857" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.D. Tibbits" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279565" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbott" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Bamham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2002.1190788" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2000.916130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02634793v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Contreras-Solorio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Enciso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59616" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635002v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1927-2.ch005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Browne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420076752-c5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>