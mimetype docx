--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">249477858</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=R45Z7QwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/L-3215-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -237,67 +258,67 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professionel: GeePs (Laboratoire Génie lectrique et lectronique de Paris) 11, rue Joliot Curie, Plateau de Moulon, 91192 Gif sur Yvette, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Télephone +33(0)169851639</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fax +33(0)0169418318</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">james.connolly@centralesupelec.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Site web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.geeps.centralesupelec.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -850,6949 +871,6949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Photoluminescence Bandgap Temperature Dependence to Investigate the Doping of Micrometric Size GaAs Crystals Grown on Silicon for Tandem Solar Cells Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Patrick Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.202400609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional Kelvin probe force microscopy on III–V epitaxial multilayer stacks: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mekhazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.725-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.14.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mekhazni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dan Mihailetchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological, optical and photovoltaic characteristics of MoSe2/SiOx/Si heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almeida Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-58164-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Investigation of High Efficiency and Reliable Heterojunction Solar Cell Based on an Improved Cu2O Absorber Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinela Chilibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ørnulf Nordseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Craciunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Savastru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13184667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPFM surface photovoltage measurement and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Connolly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2019002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric photovoltaic characteristics of pulsed laser deposited 0.5Ba(Zr0.2Ti0.8)O3-0.5(Ba0.7Ca0.3)TiO3/ZnO heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.B. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cortés-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Negrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Kuncser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 167, pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Abu Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Aeberhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alonso-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs microcrystals selectively grown on silicon: Intrinsic carbon doping during chemical beam epitaxy with trimethylgallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.035704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4974538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejo Koduvelikulathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">D. Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vincent</w:t>
+                <w:t xml:space="preserve">Julio Rimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316731v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approaches to high efficiency photovoltaics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High current density GaAs/Si rectifying heterojunction by defect free Epitaxial Lateral overgrowth on Tunnel Oxide from nano-seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rimada</w:t>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rees/2016006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635112v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Simulation of Metal Nanoparticles on Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cortés-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Espinosa-Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Sánchez-Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.204-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic emission and photon-recycling in strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (16), pp.164502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4873171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099347v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Analysis of the Temperature Coefficients of Industrial Silicon Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing III-V multijunction solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.029⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.810-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635162v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic emission and photon-recycling in strain-balanced quantum well solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Analysis of the Temperature Coefficients of Industrial Silicon Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rimada</w:t>
+                <w:t xml:space="preserve">Salvador Ponce-Alcántara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">Guillermo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Enciso</w:t>
+                <w:t xml:space="preserve">Jose Manuel Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4873171⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.578-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635172v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ag nanoparticles integrated within antireflection coatings for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cortés-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaverri Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. García de Abajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (3), pp.033116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4808259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of GaAsP/InGaAs/GaAs strain-balanced multiple-quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (2), pp.024512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4775404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling radiative loss in quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-H Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (26), pp.264007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/46/26/264007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of random nanoparticle layers in photovoltaic devices applied to self-aggregated metal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaverri Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. García de Abajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sánchez Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, pp.294-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Multiple Quantum Well and Superlattice Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resources Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04 (03), pp.235-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/nr.2013.43030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Photon Coupling in Dual Multiple-Quantum-Well Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost Model Developed in European Project LIMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Barnham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">M.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Browne</w:t>
+                <w:t xml:space="preserve">V.D. Mihailetchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Airey</w:t>
+                <w:t xml:space="preserve">O. Cubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2011.2177444⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.646-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635219v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Model Developed in European Project LIMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of Photon Coupling in Dual Multiple-Quantum-Well Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Mihailetchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Kan-Hua Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cubero</w:t>
+                <w:t xml:space="preserve">Keith Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daly</w:t>
+                <w:t xml:space="preserve">Benjamin Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Airey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.07.123⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2011.2177444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635210v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results for single-junction and tandem quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (7), pp.865-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pip.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost model for LIMA device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.443-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.06.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. W J Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F Führer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (4), pp.044502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Processing Route to High Efficiency CuIn(S,Se)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (7), pp.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.4.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Using MODIS derived &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt;PAR with ground based flux tower measurements to derive the light use efficiency for two Canadian peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. T. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Seaquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Holden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.1765-1794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00297999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MODIS derived &amp;lt;i&amp;gt;f&amp;lt;/i&amp;gt;PAR with ground based flux tower measurements to derive the light use efficiency for two Canadian peatlands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. M. Lafleur</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.1765-1794</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297999v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion efficiency enhancement of AlGaAs quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (4-5), pp.513-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515, pp.6233-6237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP-based lattice-matched InGaAsP and strain-compensated InGaAs∕InGaAs quantum well cells for thermophotovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (11), pp.114510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2398466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and conversion efficiency calculation of AlGaAs/GaAs multiple quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 242 (9), pp.1842-1845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200461764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral response and I-V characteristics of large well number multi quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (6), pp.1445-1449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-005-0580-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Bragg stack quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bishnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87 (1-4), pp.169-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2004.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu(In,Ga)(S,Se)2 solar cells and modules by electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sicx-Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chomont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 480-481, pp.526-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of well number on the performance of quantum-well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tibbits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (12), pp.124908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1946908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well cells for thermophotovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (5), pp.S216-S220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0268-1242/18/5/311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-circuit current enhancement in Bragg stack multi-quantum-well solar cells for multi-junction space cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ekinsdaukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75 (1-2), pp.299-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0927-0248(02)00172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G Kluftinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (1-2), pp.27-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00356-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaAs/InGaAs strain-compensated quantum well cells for thermophotovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (1-2), pp.158-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strained and strain-balanced quantum well devices for high-efficiency tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Wj Barnham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 68 (1), pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0927-0248(00)00346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-balanced GaAsP/InGaAs quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ekins-Daukes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 75 (26), pp.4195-4197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.125580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of quantum well location on single quantum well p-i-n photodiode dark currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86 (10), pp.5898-5905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.371609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 113-114, pp.722-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(96)00876-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage enhancement in quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Haarpaintner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (2), pp.1201-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.362857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the spectral response of the quantum well solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paxman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 74 (1), pp.614-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.355275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7802,5755 +7823,5755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nejim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleider J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Resolved Emission Spectroscopy of Si-doped MBE grown GaAsPBi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keiki Fukumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSEC-36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chulalongkorn University, Nov 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTISCALE MODELS FOR PEROVSKITE OPTIMISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeo Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the photoluminescence bandgap temperature dependence to investigate the doping of micrometric size GaAs crystals grown on silicon for tandem solar cells applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisca Da Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">DEVELOPMENT OF MONOLITHICALLY INTEGRATED (Al)GaAs ON SILICON FOR TANDEM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.020129-001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296813v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF MONOLITHICALLY INTEGRATED (Al)GaAs ON SILICON FOR TANDEM SOLAR CELLS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311586v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Vesselin Donchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878623v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesselin Donchev</w:t>
+                <w:t xml:space="preserve">Aleksandra Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492966v1</w:t>
+                <w:t xml:space="preserve">hal-03878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence analysis of Silicon Interdigitated Back Contact for three-terminal tandem applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional carrier profiling on InP:Zn MOVPE epitaxially grown layers by Kelvin Probe Force Microscopy with associated modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mekhazni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd international conference on non-contact atomic force microscopy (NCAFM2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Niemegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on carrier selective three terminal perovskite on silicon-IBC tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul P Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The observation of thermal photon gain in quantum well solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Hirst</w:t>
+                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980957⟩</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635536v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">The observation of thermal photon gain in quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, France. pp.0760-0764, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343877v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-1AO.2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing novel light management to design a hybrid high concentration photovoltaic/water splitting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Jh Videira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Wj Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Leak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New Orleans, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2015.7356182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing III-V Multijunction Solar Cells on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherkasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple quantum well top cells for multijunction concentrator solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kan-Hua Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith W J Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin C Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica G J Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 37th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Seattle, United States. pp.000118-000118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6185857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Solar Cell Parameters Extraction Methods Through Temperature Dependent Current-Voltage Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambiurg, Germany. pp. 524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application to different thin films solar cell technologies of explicit analytic solutions for their parameters extraction from current versus voltage characteristics at different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Denis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3045-3049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+                <w:t xml:space="preserve">Strain Balanced Quantum Well Monolithic Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ioannides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.D. Tibbits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Waikoloa, United States. pp.753-756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCPEC.2006.279565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321889v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Balanced Quantum Well Monolithic Tandem Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.W.J. Barnham</w:t>
+                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642932v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Confined States in Multi Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, France. pp.67-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCPEC.2006.279348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.C. Johnson</w:t>
+                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record of the Thirty-First IEEE Photovoltaic Specialists Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423260v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W.J. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Record of the Thirty-First IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Lake buena Vista, France. pp.679-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2005.1488222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321559v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-current suppression due to photon recycling in distributed Bragg reflector strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record of the Thirty-First IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Lake buena Vista, France. pp.699-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2005.1488227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of bulk InGaAs and InGaAs/InGaAs strain-compensated quantum well cells for thermophotovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Bamham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record of the Twenty-Ninth IEEE Photovoltaic Specialists Conference 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, New Orleans, United States. pp.1058-1061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2002.1190788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating multiple quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Anchorage, United States. pp.1304-1307, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2000.916130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13560,751 +13581,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 50% Efficiency in Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Contreras-Solorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maykel Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Cells - New Approaches and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/59616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stuart J C Irvine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Challenges: Inorganic Photovoltaic Solar Energy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-246, 2014, 978-1-84973-187-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849733465-00209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Models of Bulk and Quantum Well Solar Cells and Relevance of the Radiative Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solar Cell Materials, Technology, Modeling, and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-77, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-1927-2.ch005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.187-210, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420076752-c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well Solar Cells and Quantum Dot Concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.517-537, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044452844-5/50017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum wells in photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.517-537, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420033861.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14314,3133 +14335,3133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Next-Gen Materials Discovery for Photovoltaic Applications Using AI-Driven Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cacovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSiNano Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Dependence of Modulated Surface Photovoltage (SPV) to Characterize Surface Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Kirilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselin Donchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference (EU PVSEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. , à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local probe microscopies for the study of III-V based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadeo Michaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bilousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia da Lisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Regaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262583v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Decobert</w:t>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413348v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t>
+                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413391v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Kanda</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288829v1</w:t>
+                <w:t xml:space="preserve">hal-03413348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413333v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288843v1</w:t>
+                <w:t xml:space="preserve">hal-03413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Hallais</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344131v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344012v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943490v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Renard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942352v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du potentiel de circuit-ouvert d’une cellule solaire Si à jonction radiale PIN en couche mince par la technique de Kelvin Probe Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Molière</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigalit Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629676v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Patrick Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660167v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17450,157 +17471,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer photoreceptor device, layers of which have different lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">États-Unis, N° de brevet: US20190115488. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId449"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17668,51 +17689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6C13E01"/>
+    <w:nsid w:val="CB916E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17899,51 +17920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-p-g-connolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-1719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249477858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3215-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida Marques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58164-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Fara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinela Chilibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rnulf Nordseth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Craciunescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savastru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Sekhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cort&#233;s-Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Negrea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kuncser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Espinosa-Soria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez-Plaza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ponce-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Miguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enciso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaverri Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekins-Daukes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hirst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/264007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez Plaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Courel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2013.43030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hua Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Barnham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Browne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Airey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2011.2177444" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Mihailetchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Roulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Seaquist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Holden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lafleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rimada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR8V9Q7Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rohr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mazzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2398466" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461764" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55EC6A2F0EBF22AB37B722A3DACDABF4003F3637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bushnell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-0580-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A603BD4E58B0E2D210813791706C13460BBBD45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635274v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bishnell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2004.09.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJCPG9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tibbits" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1946908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/5/311" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bushnell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekinsdaukes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(02)00172-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RB9CJV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J Barnham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ballard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Ekins-Daukes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Kluftinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00356-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ekins-Daukes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00369-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6ZM745-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barnes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wj Barnham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(00)00346-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZW3Q9TR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ekins-Daukes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clark" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberts" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371609" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Barnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Griffin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00876-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPG5QHLF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haarpaintner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362857" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paxman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355275" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gissler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635536v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Durant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuhrer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hirst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980957" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jh Videira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Leak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7356182" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635233v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W J Barnham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Browne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G J Adams" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6185857" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.D. Tibbits" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279565" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635743v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbott" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Bamham" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2002.1190788" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2000.916130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02634793v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Contreras-Solorio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Enciso" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59616" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635002v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1927-2.ch005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Browne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420076752-c5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/james-p-g-connolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0342-1719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249477858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=R45Z7QwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3215-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400609" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwozdz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58164-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Fara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinela Chilibon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;rnulf Nordseth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Craciunescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savastru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.B. Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Sekhar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cort&#233;s-Juan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Negrea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kuncser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rimada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rees/2016006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25328" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Espinosa-Soria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez-Plaza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enciso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2463" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ponce-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo S&#225;nchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Miguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaverri Ramos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4775404" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekins-Daukes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hirst" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/26/264007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez Plaza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.11.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Courel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/nr.2013.43030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. V&#225;zquez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Mihailetchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cubero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.07.123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan-Hua Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Barnham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Browne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Airey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2011.2177444" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Browne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.1069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Seaquist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Holden" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Lafleur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rimada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR8V9Q7Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rohr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mazzer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2398466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200461764" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55EC6A2F0EBF22AB37B722A3DACDABF4003F3637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bushnell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-0580-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A603BD4E58B0E2D210813791706C13460BBBD45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bishnell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2004.09.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJCPG9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927588v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tibbits" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1946908" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rohr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/5/311" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bushnell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ekinsdaukes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(02)00172-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RB9CJV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J Barnham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ballard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J Ekins-Daukes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Kluftinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00356-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ekins-Daukes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00369-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6ZM745-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barnes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wj Barnham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0248(00)00346-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZW3Q9TR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635362v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ekins-Daukes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clark" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125580" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Roberts" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.371609" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Barnes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Griffin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(96)00876-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPG5QHLF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Haarpaintner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362857" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paxman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355275" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05387765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiki Fukumoto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gissler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04787653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311586v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Durant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuhrer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hirst" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980957" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02635152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jh Videira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Leak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7356182" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635233v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W J Barnham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Browne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G J Adams" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6185857" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642932v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.D. Tibbits" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279565" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbott" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Bamham" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2002.1190788" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635702v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roberts" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2000.916130" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02634793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Contreras-Solorio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Enciso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59616" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/Content/Chapter/9781849733465-00209/978-1-84973-346-5#!divabstract" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733465-00209" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635002v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1927-2.ch005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635011v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Browne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420076752-c5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558166v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>