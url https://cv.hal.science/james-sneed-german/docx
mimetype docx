--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -3484,191 +3484,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction of priming and phonetic prototypicality in VOT specificity effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonetic Detail and the Role of Exposure in Dialect Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyuan Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+                <w:t xml:space="preserve">James Sneed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">18 th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498948v1</w:t>
+                <w:t xml:space="preserve">hal-01191881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic Detail and the Role of Exposure in Dialect Imitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direction of priming and phonetic prototypicality in VOT specificity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sneed</w:t>
+                <w:t xml:space="preserve">Danyuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICPhS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191881v1</w:t>
+                <w:t xml:space="preserve">hal-01498948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonational phonology and prosodic hierarchy in Malay</w:t>
               </w:r>
@@ -3894,213 +3894,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine voices, one artist: Linguistic and acoustic analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pina Marziliano</w:t>
+                <w:t xml:space="preserve">Prosodic boundary strength and focus marking in French: the need of a minimal intermediate phrase boundary at the right edge of focus regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo - ICME 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tone and Intonation in Europe 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510667v1</w:t>
+                <w:t xml:space="preserve">hal-01510436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic boundary strength and focus marking in French: the need of a minimal intermediate phrase boundary at the right edge of focus regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">Nine voices, one artist: Linguistic and acoustic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Bin Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pina Marziliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tone and Intonation in Europe 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo - ICME 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.450-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2012.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510436v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialect adaptation and two dimensions of tune.</w:t>
               </w:r>
@@ -5310,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>