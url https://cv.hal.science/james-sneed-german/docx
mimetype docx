--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2080,891 +2080,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tune choice on the multi-dimensional interpretation of requests and offers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kiwako Ito</w:t>
+                <w:t xml:space="preserve">Prosodic Organization and Focus Realization in Taiwan Mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Yin Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Prosody and Meaning ProMAix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">The 32nd Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103891v1</w:t>
+                <w:t xml:space="preserve">hal-02103873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, tonal alignment, and phrasal position in Singapore English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of tune choice on the multi-dimensional interpretation of requests and offers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwako Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam J. Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tonal Aspects of Language 2018 (TAL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Prosody and Meaning ProMAix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/TAL.2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103874v1</w:t>
+                <w:t xml:space="preserve">hal-02103891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical competition between words, the body, and in social interaction Noise Ratios Task design Dependent Variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress, tonal alignment, and phrasal position in Singapore English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MeeTo: From Moving Bodies to Interactive Minds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tonal Aspects of Language 2018 (TAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/TAL.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104141v1</w:t>
+                <w:t xml:space="preserve">hal-02103874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of stress, tonal alignment, and phrasal position in Singapore English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam J. Chong</w:t>
+                <w:t xml:space="preserve">Lexical competition between words, the body, and in social interaction Noise Ratios Task design Dependent Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl David Neergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Theoretical Advances in Prosody 4 (ETAP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Amherst, MA, United States</w:t>
+              <w:t xml:space="preserve">MeeTo: From Moving Bodies to Interactive Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103877v1</w:t>
+                <w:t xml:space="preserve">hal-02104141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social component of phonetic recalibration in speech perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+                <w:t xml:space="preserve">The interaction of stress, tonal alignment, and phrasal position in Singapore English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 92nd Annual Meeting of the Linguistic Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, UT, United States</w:t>
+              <w:t xml:space="preserve">Experimental and Theoretical Advances in Prosody 4 (ETAP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Amherst, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794365v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Kuan Yew at the Barbecue: When Social Enrichment Interacts with Propositional Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+                <w:t xml:space="preserve">The social component of phonetic recalibration in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunwoo Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop on Sociolinguistic, Psycholinguistic and Formal Perspectives on Meaning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 92nd Annual Meeting of the Linguistic Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103889v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intonation on the multi-dimensional interpretation of requests and offers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lee Kuan Yew at the Barbecue: When Social Enrichment Interacts with Propositional Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistic, Psycholinguistic, and Formal Perspectives on Meaning</w:t>
+              <w:t xml:space="preserve">The Workshop on Sociolinguistic, Psycholinguistic and Formal Perspectives on Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110468v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Qualitative Listener Assessments of Gender Ambiguous Speakers: Coding Lexical Data to Measure Social Distance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tim Mahrt</w:t>
+                <w:t xml:space="preserve">Effects of intonation on the multi-dimensional interpretation of requests and offers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwako Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Conference of the International Gender and Language Association - IGALA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gabarone, Botswana</w:t>
+              <w:t xml:space="preserve">Sociolinguistic, Psycholinguistic, and Formal Perspectives on Meaning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109329v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Organization and Focus Realization in Taiwan Mandarin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Qualitative Listener Assessments of Gender Ambiguous Speakers: Coding Lexical Data to Measure Social Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leann Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Yin Hsu</w:t>
+                <w:t xml:space="preserve">Tim Mahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">The 10th Conference of the International Gender and Language Association - IGALA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gabarone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103873v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-and individual-level variation in Japanese compound loanword formation</w:t>
               </w:r>
@@ -3648,355 +3648,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonational phonology and prosodic hierarchy in Malay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diyana Hamzah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, SINGAPORE, Singapore. pp.5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507716v1</w:t>
+                <w:t xml:space="preserve">hal-01231894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intonational phonology and prosodic hierarchy in Malay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
+                <w:t xml:space="preserve">Diyana Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th Laboratory Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tokyo, Unknown Region</w:t>
+              <w:t xml:space="preserve">Interspeech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, SINGAPORE, Singapore. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231894v1</w:t>
+                <w:t xml:space="preserve">hal-01507716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many levels in French? Focus marking as evidence for prosodic hierarchy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">Dialect adaptation and two dimensions of tune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2012, Sixth International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.430-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739535v1</w:t>
+                <w:t xml:space="preserve">hal-01510666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic boundary strength and focus marking in French: the need of a minimal intermediate phrase boundary at the right edge of focus regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How many levels in French? Focus marking as evidence for prosodic hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michelas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tone and Intonation in Europe 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510436v1</w:t>
+                <w:t xml:space="preserve">hal-00739535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine voices, one artist: Linguistic and acoustic analysis.</w:t>
               </w:r>
@@ -4080,260 +4067,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialect adaptation and two dimensions of tune.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodic boundary strength and focus marking in French: the need of a minimal intermediate phrase boundary at the right edge of focus regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2012, Sixth International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.430-433</w:t>
+              <w:t xml:space="preserve">Tone and Intonation in Europe 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510666v1</w:t>
+                <w:t xml:space="preserve">hal-01510436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus, phrase length, and the distribution of phrase-initial rises in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial Rises and Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées "Sémantique et modélisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541970v1</w:t>
+                <w:t xml:space="preserve">halshs-00751599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Rises and Discourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus, phrase length, and the distribution of phrase-initial rises in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Sémantique et modélisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751599v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4459,64 +4459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression and phonetic recalibration in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunwoo Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leann Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Reid-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>