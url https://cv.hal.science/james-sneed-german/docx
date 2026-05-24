--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2538,204 +2538,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social component of phonetic recalibration in speech perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+                <w:t xml:space="preserve">Lee Kuan Yew at the Barbecue: When Social Enrichment Interacts with Propositional Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 92nd Annual Meeting of the Linguistic Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, UT, United States</w:t>
+              <w:t xml:space="preserve">The Workshop on Sociolinguistic, Psycholinguistic and Formal Perspectives on Meaning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794365v1</w:t>
+                <w:t xml:space="preserve">hal-02103889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Kuan Yew at the Barbecue: When Social Enrichment Interacts with Propositional Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+                <w:t xml:space="preserve">The social component of phonetic recalibration in speech perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Kyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunwoo Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop on Sociolinguistic, Psycholinguistic and Formal Perspectives on Meaning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 92nd Annual Meeting of the Linguistic Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Salt Lake City, UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103889v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intonation on the multi-dimensional interpretation of requests and offers</w:t>
               </w:r>
@@ -3484,191 +3484,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic Detail and the Role of Exposure in Dialect Imitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direction of priming and phonetic prototypicality in VOT specificity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sneed</w:t>
+                <w:t xml:space="preserve">Danyuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICPhS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191881v1</w:t>
+                <w:t xml:space="preserve">hal-01498948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction of priming and phonetic prototypicality in VOT specificity effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonetic Detail and the Role of Exposure in Dialect Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyuan Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Sneed German</w:t>
+                <w:t xml:space="preserve">James Sneed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">18 th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498948v1</w:t>
+                <w:t xml:space="preserve">hal-01191881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology Constrains the Distribution of the Particle lah in Singapore English</w:t>
               </w:r>
@@ -4459,64 +4459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression and phonetic recalibration in speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Kyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunwoo Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sneed German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Chong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2023.101240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Neergaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01620-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Llanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nike Gnanateja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Chandrasekaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172736v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quingyun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamaneni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2019.1610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915583082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Bin Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Marziliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2014.2300071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Carlson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet B. Pierrehumbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2013.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweeney Branje" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tiscareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-2230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown Leann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAL.2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Turan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kyung Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Jeong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lamarque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Praveen Kadiyala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Lingamneni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyuan Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyana Hamzah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Sagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Clark" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18006-4_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3G0X3LN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>